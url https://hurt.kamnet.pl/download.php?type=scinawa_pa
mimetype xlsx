--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -4,4693 +4,4605 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cloud.kamnet.pl\PROJEKTY 2016\KPO4_2025\KAMNET 2\5 Umowa hurtowa\Oferta hurtowa\Oferta hurtowa do publikacji\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B610B35D-BFA5-473B-B607-E76D69170416}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DCF757FE-5072-4847-A054-D448A24A861E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22956" yWindow="804" windowWidth="38328" windowHeight="16656" xr2:uid="{B88584BD-9EE5-4EBC-B9DC-357F128B273A}"/>
+    <workbookView xWindow="768" yWindow="720" windowWidth="30804" windowHeight="16560" xr2:uid="{51963A37-814A-4FDA-9E95-2D63A579FBF6}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Arkusz1!$A$1:$AD$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Arkusz1!$A$1:$P$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6114" uniqueCount="1522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3802" uniqueCount="1482">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>Identyfikator budynku</t>
   </si>
   <si>
     <t>Województwo</t>
   </si>
   <si>
     <t>Powiat</t>
   </si>
   <si>
     <t>Gmina</t>
   </si>
   <si>
     <t>Kod TERC</t>
   </si>
   <si>
     <t>Miejscowość</t>
   </si>
   <si>
     <t>Kod SIMC</t>
   </si>
   <si>
     <t>Ulica</t>
   </si>
   <si>
     <t>Kod ULIC</t>
   </si>
   <si>
     <t>Numer porządkowy</t>
   </si>
   <si>
     <t>Szerokość [°N]</t>
   </si>
   <si>
     <t>Długość [°E]</t>
   </si>
   <si>
-    <t>Liczba lokali</t>
-[...47 lines deleted...]
-    <t>zagrozony</t>
+    <t>Rodzaj zabudowy</t>
+  </si>
+  <si>
+    <t>Data publikacji</t>
+  </si>
+  <si>
+    <t>Planowana data uruchomienia</t>
+  </si>
+  <si>
+    <t>2_840244</t>
+  </si>
+  <si>
+    <t>DOLNOŚLĄSKIE</t>
+  </si>
+  <si>
+    <t>LUBIŃSKI</t>
+  </si>
+  <si>
+    <t>ŚCINAWA</t>
+  </si>
+  <si>
+    <t>DĄBROWA DOLNA</t>
+  </si>
+  <si>
+    <t>51.415688</t>
+  </si>
+  <si>
+    <t>16.349815</t>
+  </si>
+  <si>
+    <t>SFH</t>
+  </si>
+  <si>
+    <t>2_840259</t>
+  </si>
+  <si>
+    <t>51.41604</t>
+  </si>
+  <si>
+    <t>16.349893</t>
+  </si>
+  <si>
+    <t>2_840245</t>
+  </si>
+  <si>
+    <t>51.416278</t>
+  </si>
+  <si>
+    <t>16.349781</t>
+  </si>
+  <si>
+    <t>2_840273</t>
+  </si>
+  <si>
+    <t>51.417155</t>
+  </si>
+  <si>
+    <t>16.350009</t>
+  </si>
+  <si>
+    <t>2_840152</t>
+  </si>
+  <si>
+    <t>51.416357</t>
+  </si>
+  <si>
+    <t>16.349006</t>
+  </si>
+  <si>
+    <t>2_839991</t>
+  </si>
+  <si>
+    <t>51.416594</t>
+  </si>
+  <si>
+    <t>16.34764</t>
+  </si>
+  <si>
+    <t>2_839704</t>
+  </si>
+  <si>
+    <t>51.416922</t>
+  </si>
+  <si>
+    <t>16.344969</t>
+  </si>
+  <si>
+    <t>2_839677</t>
+  </si>
+  <si>
+    <t>51.417194</t>
+  </si>
+  <si>
+    <t>16.344653</t>
+  </si>
+  <si>
+    <t>2_839892</t>
+  </si>
+  <si>
+    <t>51.417002</t>
+  </si>
+  <si>
+    <t>16.346741</t>
+  </si>
+  <si>
+    <t>MFH</t>
+  </si>
+  <si>
+    <t>2_839740</t>
+  </si>
+  <si>
+    <t>51.416663</t>
+  </si>
+  <si>
+    <t>16.345362</t>
+  </si>
+  <si>
+    <t>2_839742</t>
+  </si>
+  <si>
+    <t>12A</t>
+  </si>
+  <si>
+    <t>51.416467</t>
+  </si>
+  <si>
+    <t>16.345379</t>
+  </si>
+  <si>
+    <t>2_839686</t>
+  </si>
+  <si>
+    <t>8A</t>
+  </si>
+  <si>
+    <t>51.416064</t>
+  </si>
+  <si>
+    <t>16.344801</t>
+  </si>
+  <si>
+    <t>2_838295</t>
+  </si>
+  <si>
+    <t>DĄBROWA ŚRODKOWA</t>
+  </si>
+  <si>
+    <t>51.419849</t>
+  </si>
+  <si>
+    <t>16.334157</t>
+  </si>
+  <si>
+    <t>2_838485</t>
+  </si>
+  <si>
+    <t>51.419658</t>
+  </si>
+  <si>
+    <t>16.335409</t>
+  </si>
+  <si>
+    <t>2_838465</t>
+  </si>
+  <si>
+    <t>51.419491</t>
+  </si>
+  <si>
+    <t>16.335282</t>
+  </si>
+  <si>
+    <t>2_838418</t>
+  </si>
+  <si>
+    <t>51.419474</t>
+  </si>
+  <si>
+    <t>16.334915</t>
+  </si>
+  <si>
+    <t>2_838542</t>
+  </si>
+  <si>
+    <t>51.419351</t>
+  </si>
+  <si>
+    <t>16.335846</t>
+  </si>
+  <si>
+    <t>2_838417</t>
+  </si>
+  <si>
+    <t>51.419127</t>
+  </si>
+  <si>
+    <t>16.334935</t>
+  </si>
+  <si>
+    <t>2_838442</t>
+  </si>
+  <si>
+    <t>51.418493</t>
+  </si>
+  <si>
+    <t>16.335126</t>
+  </si>
+  <si>
+    <t>2_838358</t>
+  </si>
+  <si>
+    <t>51.418488</t>
+  </si>
+  <si>
+    <t>16.334594</t>
+  </si>
+  <si>
+    <t>2_838411</t>
+  </si>
+  <si>
+    <t>51.417879</t>
+  </si>
+  <si>
+    <t>16.334971</t>
+  </si>
+  <si>
+    <t>2_838405</t>
+  </si>
+  <si>
+    <t>51.417786</t>
+  </si>
+  <si>
+    <t>16.33495</t>
+  </si>
+  <si>
+    <t>2_838348</t>
+  </si>
+  <si>
+    <t>51.417751</t>
+  </si>
+  <si>
+    <t>16.334556</t>
+  </si>
+  <si>
+    <t>2_838345</t>
+  </si>
+  <si>
+    <t>51.417497</t>
+  </si>
+  <si>
+    <t>16.334557</t>
+  </si>
+  <si>
+    <t>2_838355</t>
+  </si>
+  <si>
+    <t>51.41737</t>
+  </si>
+  <si>
+    <t>16.334643</t>
+  </si>
+  <si>
+    <t>2_838437</t>
+  </si>
+  <si>
+    <t>51.417307</t>
+  </si>
+  <si>
+    <t>16.335157</t>
+  </si>
+  <si>
+    <t>2_838332</t>
+  </si>
+  <si>
+    <t>51.416698</t>
+  </si>
+  <si>
+    <t>16.33454</t>
+  </si>
+  <si>
+    <t>2_838354</t>
+  </si>
+  <si>
+    <t>51.415855</t>
+  </si>
+  <si>
+    <t>16.334718</t>
+  </si>
+  <si>
+    <t>2_838257</t>
+  </si>
+  <si>
+    <t>51.415201</t>
+  </si>
+  <si>
+    <t>16.334236</t>
+  </si>
+  <si>
+    <t>2_838506</t>
+  </si>
+  <si>
+    <t>51.420583</t>
+  </si>
+  <si>
+    <t>16.33549</t>
+  </si>
+  <si>
+    <t>2_838425</t>
+  </si>
+  <si>
+    <t>51.420516</t>
+  </si>
+  <si>
+    <t>16.334878</t>
+  </si>
+  <si>
+    <t>2_838296</t>
+  </si>
+  <si>
+    <t>51.420543</t>
+  </si>
+  <si>
+    <t>16.334117</t>
+  </si>
+  <si>
+    <t>2_838401</t>
+  </si>
+  <si>
+    <t>14A</t>
+  </si>
+  <si>
+    <t>51.417455</t>
+  </si>
+  <si>
+    <t>16.334938</t>
+  </si>
+  <si>
+    <t>2_838324</t>
+  </si>
+  <si>
+    <t>1A</t>
+  </si>
+  <si>
+    <t>51.420245</t>
+  </si>
+  <si>
+    <t>16.334268</t>
+  </si>
+  <si>
+    <t>2_838441</t>
+  </si>
+  <si>
+    <t>21A</t>
+  </si>
+  <si>
+    <t>51.420467</t>
+  </si>
+  <si>
+    <t>16.335008</t>
+  </si>
+  <si>
+    <t>2_838451</t>
+  </si>
+  <si>
+    <t>21B</t>
+  </si>
+  <si>
+    <t>51.420462</t>
+  </si>
+  <si>
+    <t>16.335124</t>
+  </si>
+  <si>
+    <t>2_8622659</t>
+  </si>
+  <si>
+    <t>6A</t>
+  </si>
+  <si>
+    <t>51.41882</t>
+  </si>
+  <si>
+    <t>16.334591</t>
+  </si>
+  <si>
+    <t>2_8503167</t>
+  </si>
+  <si>
+    <t>6D</t>
+  </si>
+  <si>
+    <t>51.418196</t>
+  </si>
+  <si>
+    <t>16.334115</t>
+  </si>
+  <si>
+    <t>2_8622660</t>
+  </si>
+  <si>
+    <t>6E</t>
+  </si>
+  <si>
+    <t>51.418183</t>
+  </si>
+  <si>
+    <t>16.333623</t>
+  </si>
+  <si>
+    <t>2_3799748</t>
+  </si>
+  <si>
+    <t>9A</t>
+  </si>
+  <si>
+    <t>51.417809</t>
+  </si>
+  <si>
+    <t>16.336378</t>
+  </si>
+  <si>
+    <t>2_845803</t>
+  </si>
+  <si>
+    <t>DĘBIEC</t>
+  </si>
+  <si>
+    <t>51.430898</t>
+  </si>
+  <si>
+    <t>16.393494</t>
+  </si>
+  <si>
+    <t>2_845812</t>
+  </si>
+  <si>
+    <t>51.431152</t>
+  </si>
+  <si>
+    <t>16.393521</t>
+  </si>
+  <si>
+    <t>2_845710</t>
+  </si>
+  <si>
+    <t>51.430902</t>
+  </si>
+  <si>
+    <t>16.392639</t>
+  </si>
+  <si>
+    <t>2_845602</t>
+  </si>
+  <si>
+    <t>51.431682</t>
+  </si>
+  <si>
+    <t>16.391583</t>
+  </si>
+  <si>
+    <t>2_845593</t>
+  </si>
+  <si>
+    <t>51.431125</t>
+  </si>
+  <si>
+    <t>16.391568</t>
+  </si>
+  <si>
+    <t>2_845481</t>
+  </si>
+  <si>
+    <t>51.430899</t>
+  </si>
+  <si>
+    <t>16.390892</t>
+  </si>
+  <si>
+    <t>2_845284</t>
+  </si>
+  <si>
+    <t>51.430851</t>
+  </si>
+  <si>
+    <t>16.389629</t>
+  </si>
+  <si>
+    <t>2_845229</t>
+  </si>
+  <si>
+    <t>51.430563</t>
+  </si>
+  <si>
+    <t>16.389195</t>
+  </si>
+  <si>
+    <t>2_845161</t>
+  </si>
+  <si>
+    <t>51.430472</t>
+  </si>
+  <si>
+    <t>16.388583</t>
+  </si>
+  <si>
+    <t>2_845098</t>
+  </si>
+  <si>
+    <t>51.430389</t>
+  </si>
+  <si>
+    <t>16.387914</t>
+  </si>
+  <si>
+    <t>2_844817</t>
+  </si>
+  <si>
+    <t>51.430057</t>
+  </si>
+  <si>
+    <t>16.385553</t>
+  </si>
+  <si>
+    <t>2_845116</t>
+  </si>
+  <si>
+    <t>51.429736</t>
+  </si>
+  <si>
+    <t>16.388164</t>
+  </si>
+  <si>
+    <t>2_8503154_D3</t>
+  </si>
+  <si>
+    <t>51.428459</t>
+  </si>
+  <si>
+    <t>16.395552</t>
+  </si>
+  <si>
+    <t>2_846074</t>
+  </si>
+  <si>
+    <t>51.429091</t>
+  </si>
+  <si>
+    <t>16.395567</t>
+  </si>
+  <si>
+    <t>2_846195</t>
+  </si>
+  <si>
+    <t>51.429931</t>
+  </si>
+  <si>
+    <t>16.396334</t>
+  </si>
+  <si>
+    <t>2_846226</t>
+  </si>
+  <si>
+    <t>51.430166</t>
+  </si>
+  <si>
+    <t>16.396533</t>
+  </si>
+  <si>
+    <t>2_846110</t>
+  </si>
+  <si>
+    <t>51.430094</t>
+  </si>
+  <si>
+    <t>16.395981</t>
+  </si>
+  <si>
+    <t>2_845446</t>
+  </si>
+  <si>
+    <t>51.434839</t>
+  </si>
+  <si>
+    <t>16.390453</t>
+  </si>
+  <si>
+    <t>2_8629258</t>
+  </si>
+  <si>
+    <t>10A</t>
+  </si>
+  <si>
+    <t>51.430471</t>
+  </si>
+  <si>
+    <t>16.386524</t>
+  </si>
+  <si>
+    <t>2_8629259</t>
+  </si>
+  <si>
+    <t>10B</t>
+  </si>
+  <si>
+    <t>51.430176</t>
+  </si>
+  <si>
+    <t>16.386401</t>
+  </si>
+  <si>
+    <t>2_8501774</t>
+  </si>
+  <si>
+    <t>11B</t>
+  </si>
+  <si>
+    <t>51.429623</t>
+  </si>
+  <si>
+    <t>16.38548</t>
+  </si>
+  <si>
+    <t>2_3799691_D3</t>
+  </si>
+  <si>
+    <t>11F</t>
+  </si>
+  <si>
+    <t>51.429153</t>
+  </si>
+  <si>
+    <t>16.385103</t>
+  </si>
+  <si>
+    <t>2_846087</t>
+  </si>
+  <si>
+    <t>18A</t>
+  </si>
+  <si>
+    <t>51.429261</t>
+  </si>
+  <si>
+    <t>16.395635</t>
+  </si>
+  <si>
+    <t>2_8629260</t>
+  </si>
+  <si>
+    <t>19A</t>
+  </si>
+  <si>
+    <t>51.42956</t>
+  </si>
+  <si>
+    <t>16.396266</t>
+  </si>
+  <si>
+    <t>2_845749</t>
+  </si>
+  <si>
+    <t>51.430847</t>
+  </si>
+  <si>
+    <t>16.393067</t>
+  </si>
+  <si>
+    <t>2_8502575</t>
+  </si>
+  <si>
+    <t>25C</t>
+  </si>
+  <si>
+    <t>51.433363</t>
+  </si>
+  <si>
+    <t>16.390402</t>
+  </si>
+  <si>
+    <t>2_8629261</t>
+  </si>
+  <si>
+    <t>25D</t>
+  </si>
+  <si>
+    <t>51.433036</t>
+  </si>
+  <si>
+    <t>16.390506</t>
   </si>
   <si>
     <t>2_845004_D4</t>
   </si>
   <si>
-    <t>DOLNOŚLĄSKIE</t>
-[...10 lines deleted...]
-  <si>
     <t>5E</t>
   </si>
   <si>
     <t>51.430808</t>
   </si>
   <si>
     <t>16.387024</t>
   </si>
   <si>
-    <t>dodatkowy - KPO4</t>
-[...14 lines deleted...]
-    <t>planowany</t>
+    <t>2_845410</t>
+  </si>
+  <si>
+    <t>7A</t>
+  </si>
+  <si>
+    <t>51.430802</t>
+  </si>
+  <si>
+    <t>16.390462</t>
+  </si>
+  <si>
+    <t>2_847212</t>
+  </si>
+  <si>
+    <t>JURCZ</t>
+  </si>
+  <si>
+    <t>51.319484</t>
+  </si>
+  <si>
+    <t>16.408656</t>
+  </si>
+  <si>
+    <t>2_847185</t>
+  </si>
+  <si>
+    <t>51.318824</t>
+  </si>
+  <si>
+    <t>16.408478</t>
+  </si>
+  <si>
+    <t>2_847100</t>
+  </si>
+  <si>
+    <t>51.318811</t>
+  </si>
+  <si>
+    <t>16.407928</t>
+  </si>
+  <si>
+    <t>2_847081</t>
+  </si>
+  <si>
+    <t>51.319094</t>
+  </si>
+  <si>
+    <t>16.407832</t>
+  </si>
+  <si>
+    <t>2_846974</t>
+  </si>
+  <si>
+    <t>51.318523</t>
+  </si>
+  <si>
+    <t>16.407204</t>
+  </si>
+  <si>
+    <t>2_847005</t>
+  </si>
+  <si>
+    <t>51.319</t>
+  </si>
+  <si>
+    <t>16.407387</t>
+  </si>
+  <si>
+    <t>2_846877</t>
+  </si>
+  <si>
+    <t>51.318919</t>
+  </si>
+  <si>
+    <t>16.406647</t>
+  </si>
+  <si>
+    <t>2_838291</t>
+  </si>
+  <si>
+    <t>51.318826</t>
+  </si>
+  <si>
+    <t>16.406236</t>
+  </si>
+  <si>
+    <t>2_846686</t>
+  </si>
+  <si>
+    <t>51.318461</t>
+  </si>
+  <si>
+    <t>16.40564</t>
+  </si>
+  <si>
+    <t>2_777118</t>
+  </si>
+  <si>
+    <t>51.318004</t>
+  </si>
+  <si>
+    <t>16.405991</t>
+  </si>
+  <si>
+    <t>2_846531</t>
+  </si>
+  <si>
+    <t>51.318168</t>
+  </si>
+  <si>
+    <t>16.404653</t>
+  </si>
+  <si>
+    <t>2_846230</t>
+  </si>
+  <si>
+    <t>51.31741</t>
+  </si>
+  <si>
+    <t>16.402953</t>
+  </si>
+  <si>
+    <t>2_846017</t>
+  </si>
+  <si>
+    <t>51.316759</t>
+  </si>
+  <si>
+    <t>16.401531</t>
+  </si>
+  <si>
+    <t>2_846107</t>
+  </si>
+  <si>
+    <t>51.316791</t>
+  </si>
+  <si>
+    <t>16.40218</t>
+  </si>
+  <si>
+    <t>2_4374439</t>
+  </si>
+  <si>
+    <t>51.317171</t>
+  </si>
+  <si>
+    <t>16.403571</t>
+  </si>
+  <si>
+    <t>2_777150</t>
+  </si>
+  <si>
+    <t>51.316502</t>
+  </si>
+  <si>
+    <t>16.406077</t>
+  </si>
+  <si>
+    <t>2_846922</t>
+  </si>
+  <si>
+    <t>51.31645</t>
+  </si>
+  <si>
+    <t>16.407025</t>
+  </si>
+  <si>
+    <t>2_846992</t>
+  </si>
+  <si>
+    <t>51.316725</t>
+  </si>
+  <si>
+    <t>16.407434</t>
+  </si>
+  <si>
+    <t>2_847166</t>
+  </si>
+  <si>
+    <t>51.316249</t>
+  </si>
+  <si>
+    <t>16.408476</t>
+  </si>
+  <si>
+    <t>2_845232</t>
+  </si>
+  <si>
+    <t>51.316651</t>
+  </si>
+  <si>
+    <t>16.408818</t>
+  </si>
+  <si>
+    <t>2_847204</t>
+  </si>
+  <si>
+    <t>51.316208</t>
+  </si>
+  <si>
+    <t>16.408786</t>
+  </si>
+  <si>
+    <t>2_847303</t>
+  </si>
+  <si>
+    <t>51.316164</t>
+  </si>
+  <si>
+    <t>16.409423</t>
+  </si>
+  <si>
+    <t>2_847320</t>
+  </si>
+  <si>
+    <t>51.316449</t>
+  </si>
+  <si>
+    <t>16.409536</t>
+  </si>
+  <si>
+    <t>2_847452</t>
+  </si>
+  <si>
+    <t>51.317589</t>
+  </si>
+  <si>
+    <t>16.410537</t>
+  </si>
+  <si>
+    <t>2_847483</t>
+  </si>
+  <si>
+    <t>51.317647</t>
+  </si>
+  <si>
+    <t>16.41079</t>
+  </si>
+  <si>
+    <t>2_3798474</t>
+  </si>
+  <si>
+    <t>51.318133</t>
+  </si>
+  <si>
+    <t>16.410325</t>
+  </si>
+  <si>
+    <t>2_847353</t>
+  </si>
+  <si>
+    <t>51.317744</t>
+  </si>
+  <si>
+    <t>16.409749</t>
+  </si>
+  <si>
+    <t>2_846443</t>
+  </si>
+  <si>
+    <t>15A</t>
+  </si>
+  <si>
+    <t>51.319124</t>
+  </si>
+  <si>
+    <t>16.404103</t>
+  </si>
+  <si>
+    <t>2_845885</t>
+  </si>
+  <si>
+    <t>17A</t>
+  </si>
+  <si>
+    <t>51.32027</t>
+  </si>
+  <si>
+    <t>16.400341</t>
+  </si>
+  <si>
+    <t>2_846182</t>
+  </si>
+  <si>
+    <t>51.316941</t>
+  </si>
+  <si>
+    <t>16.402649</t>
+  </si>
+  <si>
+    <t>2_847430</t>
+  </si>
+  <si>
+    <t>33/1</t>
+  </si>
+  <si>
+    <t>51.317487</t>
+  </si>
+  <si>
+    <t>16.410348</t>
+  </si>
+  <si>
+    <t>2_847418</t>
+  </si>
+  <si>
+    <t>35A</t>
+  </si>
+  <si>
+    <t>51.318116</t>
+  </si>
+  <si>
+    <t>16.410222</t>
+  </si>
+  <si>
+    <t>2_847358</t>
+  </si>
+  <si>
+    <t>36A</t>
+  </si>
+  <si>
+    <t>51.317661</t>
+  </si>
+  <si>
+    <t>16.409773</t>
+  </si>
+  <si>
+    <t>2_8629264</t>
+  </si>
+  <si>
+    <t>36B</t>
+  </si>
+  <si>
+    <t>51.318136</t>
+  </si>
+  <si>
+    <t>16.409355</t>
+  </si>
+  <si>
+    <t>2_846923</t>
+  </si>
+  <si>
+    <t>51.318354</t>
+  </si>
+  <si>
+    <t>16.406919</t>
+  </si>
+  <si>
+    <t>2_848830</t>
+  </si>
+  <si>
+    <t>LASOWICE</t>
+  </si>
+  <si>
+    <t>51.430506</t>
+  </si>
+  <si>
+    <t>16.415224</t>
+  </si>
+  <si>
+    <t>2_848733</t>
+  </si>
+  <si>
+    <t>51.430381</t>
+  </si>
+  <si>
+    <t>16.414598</t>
+  </si>
+  <si>
+    <t>2_849071</t>
+  </si>
+  <si>
+    <t>51.43992</t>
+  </si>
+  <si>
+    <t>16.416366</t>
+  </si>
+  <si>
+    <t>2_849049</t>
+  </si>
+  <si>
+    <t>51.442031</t>
+  </si>
+  <si>
+    <t>16.416098</t>
+  </si>
+  <si>
+    <t>2_665239</t>
+  </si>
+  <si>
+    <t>51.442241</t>
+  </si>
+  <si>
+    <t>16.415972</t>
+  </si>
+  <si>
+    <t>2_848898</t>
+  </si>
+  <si>
+    <t>51.442895</t>
+  </si>
+  <si>
+    <t>16.415004</t>
+  </si>
+  <si>
+    <t>2_848661</t>
+  </si>
+  <si>
+    <t>51.442856</t>
+  </si>
+  <si>
+    <t>16.413494</t>
+  </si>
+  <si>
+    <t>2_848947</t>
+  </si>
+  <si>
+    <t>51.442314</t>
+  </si>
+  <si>
+    <t>16.415306</t>
+  </si>
+  <si>
+    <t>2_849113</t>
+  </si>
+  <si>
+    <t>51.440029</t>
+  </si>
+  <si>
+    <t>16.416681</t>
+  </si>
+  <si>
+    <t>2_8629266</t>
+  </si>
+  <si>
+    <t>30B</t>
+  </si>
+  <si>
+    <t>51.443292</t>
+  </si>
+  <si>
+    <t>16.412389</t>
+  </si>
+  <si>
+    <t>2_848709</t>
+  </si>
+  <si>
+    <t>3A</t>
+  </si>
+  <si>
+    <t>51.430026</t>
+  </si>
+  <si>
+    <t>16.414508</t>
+  </si>
+  <si>
+    <t>2_8503653</t>
+  </si>
+  <si>
+    <t>3B</t>
+  </si>
+  <si>
+    <t>51.430814</t>
+  </si>
+  <si>
+    <t>16.414612</t>
+  </si>
+  <si>
+    <t>2_848783</t>
+  </si>
+  <si>
+    <t>6B</t>
+  </si>
+  <si>
+    <t>51.432139</t>
+  </si>
+  <si>
+    <t>16.414862</t>
+  </si>
+  <si>
+    <t>2_8504022</t>
+  </si>
+  <si>
+    <t>51.43205</t>
+  </si>
+  <si>
+    <t>16.414053</t>
+  </si>
+  <si>
+    <t>2_8629268</t>
+  </si>
+  <si>
+    <t>7B</t>
+  </si>
+  <si>
+    <t>51.435322</t>
+  </si>
+  <si>
+    <t>16.415398</t>
+  </si>
+  <si>
+    <t>2_8629269</t>
+  </si>
+  <si>
+    <t>7C</t>
+  </si>
+  <si>
+    <t>51.435525</t>
+  </si>
+  <si>
+    <t>16.415183</t>
+  </si>
+  <si>
+    <t>2_8629270</t>
+  </si>
+  <si>
+    <t>7E</t>
+  </si>
+  <si>
+    <t>51.43557</t>
+  </si>
+  <si>
+    <t>16.414392</t>
+  </si>
+  <si>
+    <t>2_8629271</t>
+  </si>
+  <si>
+    <t>7F</t>
+  </si>
+  <si>
+    <t>51.435651</t>
+  </si>
+  <si>
+    <t>16.414097</t>
+  </si>
+  <si>
+    <t>2_8629272</t>
+  </si>
+  <si>
+    <t>7G</t>
+  </si>
+  <si>
+    <t>51.43572</t>
+  </si>
+  <si>
+    <t>16.413701</t>
+  </si>
+  <si>
+    <t>2_8629273</t>
+  </si>
+  <si>
+    <t>7J</t>
+  </si>
+  <si>
+    <t>51.436106</t>
+  </si>
+  <si>
+    <t>16.413369</t>
+  </si>
+  <si>
+    <t>2_8504877</t>
+  </si>
+  <si>
+    <t>7K</t>
+  </si>
+  <si>
+    <t>51.43634</t>
+  </si>
+  <si>
+    <t>16.413479</t>
+  </si>
+  <si>
+    <t>2_8629274</t>
+  </si>
+  <si>
+    <t>7P</t>
+  </si>
+  <si>
+    <t>51.436002</t>
+  </si>
+  <si>
+    <t>16.413968</t>
+  </si>
+  <si>
+    <t>2_8629275</t>
+  </si>
+  <si>
+    <t>7R</t>
+  </si>
+  <si>
+    <t>51.435912</t>
+  </si>
+  <si>
+    <t>16.415045</t>
+  </si>
+  <si>
+    <t>2_8629276</t>
+  </si>
+  <si>
+    <t>7S</t>
+  </si>
+  <si>
+    <t>51.435963</t>
+  </si>
+  <si>
+    <t>16.41418</t>
+  </si>
+  <si>
+    <t>2_848781</t>
+  </si>
+  <si>
+    <t>7T</t>
+  </si>
+  <si>
+    <t>51.435901</t>
+  </si>
+  <si>
+    <t>16.414636</t>
+  </si>
+  <si>
+    <t>2_842017</t>
+  </si>
+  <si>
+    <t>PARSZOWICE</t>
+  </si>
+  <si>
+    <t>51.360201</t>
+  </si>
+  <si>
+    <t>16.368192</t>
+  </si>
+  <si>
+    <t>2_842145</t>
+  </si>
+  <si>
+    <t>51.359898</t>
+  </si>
+  <si>
+    <t>16.369031</t>
+  </si>
+  <si>
+    <t>2_842325</t>
+  </si>
+  <si>
+    <t>51.360353</t>
+  </si>
+  <si>
+    <t>16.370367</t>
+  </si>
+  <si>
+    <t>2_842435</t>
+  </si>
+  <si>
+    <t>51.36084</t>
+  </si>
+  <si>
+    <t>16.371082</t>
+  </si>
+  <si>
+    <t>2_842650</t>
+  </si>
+  <si>
+    <t>51.360788</t>
+  </si>
+  <si>
+    <t>16.372261</t>
+  </si>
+  <si>
+    <t>2_842513</t>
+  </si>
+  <si>
+    <t>51.36134</t>
+  </si>
+  <si>
+    <t>16.371529</t>
+  </si>
+  <si>
+    <t>2_842799</t>
+  </si>
+  <si>
+    <t>51.360912</t>
+  </si>
+  <si>
+    <t>16.372985</t>
+  </si>
+  <si>
+    <t>2_842864</t>
+  </si>
+  <si>
+    <t>51.361394</t>
+  </si>
+  <si>
+    <t>16.373338</t>
+  </si>
+  <si>
+    <t>2_842904</t>
+  </si>
+  <si>
+    <t>51.361066</t>
+  </si>
+  <si>
+    <t>16.37359</t>
+  </si>
+  <si>
+    <t>2_842943</t>
+  </si>
+  <si>
+    <t>51.361216</t>
+  </si>
+  <si>
+    <t>16.373804</t>
+  </si>
+  <si>
+    <t>2_842933</t>
+  </si>
+  <si>
+    <t>51.361499</t>
+  </si>
+  <si>
+    <t>16.373704</t>
+  </si>
+  <si>
+    <t>2_843015</t>
+  </si>
+  <si>
+    <t>51.361318</t>
+  </si>
+  <si>
+    <t>16.374177</t>
+  </si>
+  <si>
+    <t>2_843075</t>
+  </si>
+  <si>
+    <t>51.361196</t>
+  </si>
+  <si>
+    <t>16.374555</t>
+  </si>
+  <si>
+    <t>2_843045</t>
+  </si>
+  <si>
+    <t>51.361605</t>
+  </si>
+  <si>
+    <t>16.374316</t>
+  </si>
+  <si>
+    <t>2_843116</t>
+  </si>
+  <si>
+    <t>51.361707</t>
+  </si>
+  <si>
+    <t>16.374751</t>
+  </si>
+  <si>
+    <t>2_843120</t>
+  </si>
+  <si>
+    <t>51.361464</t>
+  </si>
+  <si>
+    <t>16.374782</t>
+  </si>
+  <si>
+    <t>2_843156</t>
+  </si>
+  <si>
+    <t>51.361411</t>
+  </si>
+  <si>
+    <t>16.375228</t>
+  </si>
+  <si>
+    <t>2_843235</t>
+  </si>
+  <si>
+    <t>51.361581</t>
+  </si>
+  <si>
+    <t>16.375552</t>
+  </si>
+  <si>
+    <t>2_843152</t>
+  </si>
+  <si>
+    <t>51.36255</t>
+  </si>
+  <si>
+    <t>16.374969</t>
+  </si>
+  <si>
+    <t>2_843132</t>
+  </si>
+  <si>
+    <t>51.362122</t>
+  </si>
+  <si>
+    <t>16.374805</t>
+  </si>
+  <si>
+    <t>2_843072</t>
+  </si>
+  <si>
+    <t>51.362442</t>
+  </si>
+  <si>
+    <t>16.374462</t>
+  </si>
+  <si>
+    <t>2_843028</t>
+  </si>
+  <si>
+    <t>51.36229</t>
+  </si>
+  <si>
+    <t>16.374203</t>
+  </si>
+  <si>
+    <t>2_842973</t>
+  </si>
+  <si>
+    <t>51.362349</t>
+  </si>
+  <si>
+    <t>16.373923</t>
+  </si>
+  <si>
+    <t>2_842942</t>
+  </si>
+  <si>
+    <t>51.362242</t>
+  </si>
+  <si>
+    <t>16.373743</t>
+  </si>
+  <si>
+    <t>2_842961</t>
+  </si>
+  <si>
+    <t>51.361888</t>
+  </si>
+  <si>
+    <t>16.37388</t>
+  </si>
+  <si>
+    <t>2_842911</t>
+  </si>
+  <si>
+    <t>51.362186</t>
+  </si>
+  <si>
+    <t>16.373556</t>
+  </si>
+  <si>
+    <t>2_842768</t>
+  </si>
+  <si>
+    <t>51.361871</t>
+  </si>
+  <si>
+    <t>16.372761</t>
+  </si>
+  <si>
+    <t>2_842749</t>
+  </si>
+  <si>
+    <t>16.372635</t>
+  </si>
+  <si>
+    <t>2_842647</t>
+  </si>
+  <si>
+    <t>51.361644</t>
+  </si>
+  <si>
+    <t>16.372204</t>
+  </si>
+  <si>
+    <t>2_842593</t>
+  </si>
+  <si>
+    <t>51.361422</t>
+  </si>
+  <si>
+    <t>16.371961</t>
+  </si>
+  <si>
+    <t>2_843323</t>
+  </si>
+  <si>
+    <t>51.362194</t>
+  </si>
+  <si>
+    <t>16.37619</t>
+  </si>
+  <si>
+    <t>2_843396</t>
+  </si>
+  <si>
+    <t>51.361641</t>
+  </si>
+  <si>
+    <t>16.376891</t>
+  </si>
+  <si>
+    <t>2_843425</t>
+  </si>
+  <si>
+    <t>51.36184</t>
+  </si>
+  <si>
+    <t>16.377157</t>
+  </si>
+  <si>
+    <t>2_843458</t>
+  </si>
+  <si>
+    <t>51.361649</t>
+  </si>
+  <si>
+    <t>16.377459</t>
+  </si>
+  <si>
+    <t>2_843439</t>
+  </si>
+  <si>
+    <t>51.362133</t>
+  </si>
+  <si>
+    <t>16.377279</t>
+  </si>
+  <si>
+    <t>2_843533</t>
+  </si>
+  <si>
+    <t>51.361889</t>
+  </si>
+  <si>
+    <t>16.378076</t>
+  </si>
+  <si>
+    <t>2_843562</t>
+  </si>
+  <si>
+    <t>51.36192</t>
+  </si>
+  <si>
+    <t>16.378294</t>
+  </si>
+  <si>
+    <t>2_843503</t>
+  </si>
+  <si>
+    <t>51.362142</t>
+  </si>
+  <si>
+    <t>16.377811</t>
+  </si>
+  <si>
+    <t>2_843621</t>
+  </si>
+  <si>
+    <t>51.361912</t>
+  </si>
+  <si>
+    <t>16.378903</t>
+  </si>
+  <si>
+    <t>2_843709</t>
+  </si>
+  <si>
+    <t>51.362048</t>
+  </si>
+  <si>
+    <t>16.37974</t>
+  </si>
+  <si>
+    <t>2_843777</t>
+  </si>
+  <si>
+    <t>51.362027</t>
+  </si>
+  <si>
+    <t>16.380378</t>
+  </si>
+  <si>
+    <t>2_843819</t>
+  </si>
+  <si>
+    <t>51.362135</t>
+  </si>
+  <si>
+    <t>16.38073</t>
+  </si>
+  <si>
+    <t>2_843874</t>
+  </si>
+  <si>
+    <t>16.381414</t>
+  </si>
+  <si>
+    <t>2_843993</t>
+  </si>
+  <si>
+    <t>51.362702</t>
+  </si>
+  <si>
+    <t>16.382615</t>
+  </si>
+  <si>
+    <t>2_844013</t>
+  </si>
+  <si>
+    <t>51.36247</t>
+  </si>
+  <si>
+    <t>16.382744</t>
+  </si>
+  <si>
+    <t>2_844024</t>
+  </si>
+  <si>
+    <t>51.36222</t>
+  </si>
+  <si>
+    <t>16.382869</t>
+  </si>
+  <si>
+    <t>2_843667</t>
+  </si>
+  <si>
+    <t>51.363114</t>
+  </si>
+  <si>
+    <t>16.379278</t>
+  </si>
+  <si>
+    <t>2_844020</t>
+  </si>
+  <si>
+    <t>51.3632</t>
+  </si>
+  <si>
+    <t>16.382762</t>
+  </si>
+  <si>
+    <t>2_844146</t>
+  </si>
+  <si>
+    <t>51.362508</t>
+  </si>
+  <si>
+    <t>16.383955</t>
+  </si>
+  <si>
+    <t>2_844216</t>
+  </si>
+  <si>
+    <t>51.362687</t>
+  </si>
+  <si>
+    <t>16.384536</t>
+  </si>
+  <si>
+    <t>2_844440</t>
+  </si>
+  <si>
+    <t>51.362663</t>
+  </si>
+  <si>
+    <t>16.386414</t>
+  </si>
+  <si>
+    <t>2_844517</t>
+  </si>
+  <si>
+    <t>51.363232</t>
+  </si>
+  <si>
+    <t>16.386942</t>
+  </si>
+  <si>
+    <t>2_844698</t>
+  </si>
+  <si>
+    <t>51.362619</t>
+  </si>
+  <si>
+    <t>16.388497</t>
+  </si>
+  <si>
+    <t>2_844829</t>
+  </si>
+  <si>
+    <t>51.363164</t>
+  </si>
+  <si>
+    <t>16.389422</t>
+  </si>
+  <si>
+    <t>2_844975</t>
+  </si>
+  <si>
+    <t>51.362038</t>
+  </si>
+  <si>
+    <t>16.390626</t>
+  </si>
+  <si>
+    <t>2_845018</t>
+  </si>
+  <si>
+    <t>51.363161</t>
+  </si>
+  <si>
+    <t>16.391005</t>
+  </si>
+  <si>
+    <t>2_845201</t>
+  </si>
+  <si>
+    <t>51.36308</t>
+  </si>
+  <si>
+    <t>16.39282</t>
+  </si>
+  <si>
+    <t>2_843612</t>
+  </si>
+  <si>
+    <t>51.362909</t>
+  </si>
+  <si>
+    <t>16.37875</t>
+  </si>
+  <si>
+    <t>2_843568</t>
+  </si>
+  <si>
+    <t>51.362839</t>
+  </si>
+  <si>
+    <t>16.378309</t>
+  </si>
+  <si>
+    <t>2_843499</t>
+  </si>
+  <si>
+    <t>51.362894</t>
+  </si>
+  <si>
+    <t>16.377756</t>
+  </si>
+  <si>
+    <t>2_843488</t>
+  </si>
+  <si>
+    <t>51.362671</t>
+  </si>
+  <si>
+    <t>16.37766</t>
+  </si>
+  <si>
+    <t>2_843411</t>
+  </si>
+  <si>
+    <t>51.362939</t>
+  </si>
+  <si>
+    <t>16.376971</t>
+  </si>
+  <si>
+    <t>2_843371</t>
+  </si>
+  <si>
+    <t>51.362558</t>
+  </si>
+  <si>
+    <t>16.376644</t>
+  </si>
+  <si>
+    <t>2_843344</t>
+  </si>
+  <si>
+    <t>51.362826</t>
+  </si>
+  <si>
+    <t>16.376382</t>
+  </si>
+  <si>
+    <t>2_843318</t>
+  </si>
+  <si>
+    <t>51.362729</t>
+  </si>
+  <si>
+    <t>16.376084</t>
+  </si>
+  <si>
+    <t>2_843231</t>
+  </si>
+  <si>
+    <t>51.362775</t>
+  </si>
+  <si>
+    <t>16.375471</t>
+  </si>
+  <si>
+    <t>2_843114</t>
+  </si>
+  <si>
+    <t>51.363466</t>
+  </si>
+  <si>
+    <t>16.374637</t>
+  </si>
+  <si>
+    <t>2_843412</t>
+  </si>
+  <si>
+    <t>51.363821</t>
+  </si>
+  <si>
+    <t>16.376934</t>
+  </si>
+  <si>
+    <t>2_843542</t>
+  </si>
+  <si>
+    <t>51.363935</t>
+  </si>
+  <si>
+    <t>16.378003</t>
+  </si>
+  <si>
+    <t>2_843747</t>
+  </si>
+  <si>
+    <t>51.364392</t>
+  </si>
+  <si>
+    <t>16.379933</t>
+  </si>
+  <si>
+    <t>2_843228</t>
+  </si>
+  <si>
+    <t>51.364145</t>
+  </si>
+  <si>
+    <t>16.37538</t>
+  </si>
+  <si>
+    <t>2_843154</t>
+  </si>
+  <si>
+    <t>51.364513</t>
+  </si>
+  <si>
+    <t>16.374858</t>
+  </si>
+  <si>
+    <t>2_843189</t>
+  </si>
+  <si>
+    <t>51.364671</t>
+  </si>
+  <si>
+    <t>16.375042</t>
+  </si>
+  <si>
+    <t>2_842711</t>
+  </si>
+  <si>
+    <t>51.363213</t>
+  </si>
+  <si>
+    <t>16.372404</t>
+  </si>
+  <si>
+    <t>2_842586</t>
+  </si>
+  <si>
+    <t>51.362941</t>
+  </si>
+  <si>
+    <t>16.371835</t>
+  </si>
+  <si>
+    <t>2_843570</t>
+  </si>
+  <si>
+    <t>51.362213</t>
+  </si>
+  <si>
+    <t>16.37835</t>
+  </si>
+  <si>
+    <t>2_843619</t>
+  </si>
+  <si>
+    <t>39A</t>
+  </si>
+  <si>
+    <t>51.362294</t>
+  </si>
+  <si>
+    <t>16.378866</t>
+  </si>
+  <si>
+    <t>2_8502568</t>
+  </si>
+  <si>
+    <t>51.360485</t>
+  </si>
+  <si>
+    <t>16.371283</t>
+  </si>
+  <si>
+    <t>2_8543932</t>
+  </si>
+  <si>
+    <t>42A</t>
+  </si>
+  <si>
+    <t>51.362032</t>
+  </si>
+  <si>
+    <t>16.379536</t>
+  </si>
+  <si>
+    <t>2_8543933</t>
+  </si>
+  <si>
+    <t>43A</t>
+  </si>
+  <si>
+    <t>51.362006</t>
+  </si>
+  <si>
+    <t>16.380496</t>
+  </si>
+  <si>
+    <t>2_843933</t>
+  </si>
+  <si>
+    <t>45A</t>
+  </si>
+  <si>
+    <t>16.382136</t>
+  </si>
+  <si>
+    <t>2_844002</t>
+  </si>
+  <si>
+    <t>46A</t>
+  </si>
+  <si>
+    <t>51.362643</t>
+  </si>
+  <si>
+    <t>16.382684</t>
+  </si>
+  <si>
+    <t>2_842476</t>
+  </si>
+  <si>
+    <t>4A</t>
+  </si>
+  <si>
+    <t>51.361006</t>
+  </si>
+  <si>
+    <t>16.371565</t>
+  </si>
+  <si>
+    <t>2_844154</t>
+  </si>
+  <si>
+    <t>51A</t>
+  </si>
+  <si>
+    <t>51.362693</t>
+  </si>
+  <si>
+    <t>16.383995</t>
+  </si>
+  <si>
+    <t>2_845045</t>
+  </si>
+  <si>
+    <t>58A</t>
+  </si>
+  <si>
+    <t>51.361683</t>
+  </si>
+  <si>
+    <t>16.391316</t>
+  </si>
+  <si>
+    <t>2_8590756</t>
+  </si>
+  <si>
+    <t>58C</t>
+  </si>
+  <si>
+    <t>51.362389</t>
+  </si>
+  <si>
+    <t>16.392054</t>
+  </si>
+  <si>
+    <t>2_8634199_D3</t>
+  </si>
+  <si>
+    <t>74B</t>
+  </si>
+  <si>
+    <t>51.363992</t>
+  </si>
+  <si>
+    <t>16.374717</t>
+  </si>
+  <si>
+    <t>2_8543934</t>
+  </si>
+  <si>
+    <t>75A</t>
+  </si>
+  <si>
+    <t>51.363816</t>
+  </si>
+  <si>
+    <t>16.376882</t>
+  </si>
+  <si>
+    <t>2_843200</t>
+  </si>
+  <si>
+    <t>79A</t>
+  </si>
+  <si>
+    <t>51.363758</t>
+  </si>
+  <si>
+    <t>16.375215</t>
+  </si>
+  <si>
+    <t>2_842800</t>
+  </si>
+  <si>
+    <t>81A</t>
+  </si>
+  <si>
+    <t>51.363483</t>
+  </si>
+  <si>
+    <t>16.372842</t>
+  </si>
+  <si>
+    <t>2_843282</t>
+  </si>
+  <si>
+    <t>81B</t>
+  </si>
+  <si>
+    <t>51.364839</t>
+  </si>
+  <si>
+    <t>16.375676</t>
+  </si>
+  <si>
+    <t>2_851493</t>
+  </si>
+  <si>
+    <t>PRZYCHOWA</t>
+  </si>
+  <si>
+    <t>51.4538</t>
+  </si>
+  <si>
+    <t>16.429665</t>
+  </si>
+  <si>
+    <t>2_851734</t>
+  </si>
+  <si>
+    <t>51.452959</t>
+  </si>
+  <si>
+    <t>16.431117</t>
+  </si>
+  <si>
+    <t>2_851747</t>
+  </si>
+  <si>
+    <t>51.452305</t>
+  </si>
+  <si>
+    <t>16.431053</t>
+  </si>
+  <si>
+    <t>2_851762</t>
+  </si>
+  <si>
+    <t>51.451859</t>
+  </si>
+  <si>
+    <t>16.431141</t>
+  </si>
+  <si>
+    <t>2_851948</t>
+  </si>
+  <si>
+    <t>51.451751</t>
+  </si>
+  <si>
+    <t>16.432058</t>
+  </si>
+  <si>
+    <t>2_851999</t>
+  </si>
+  <si>
+    <t>51.451614</t>
+  </si>
+  <si>
+    <t>16.43228</t>
+  </si>
+  <si>
+    <t>2_852255</t>
+  </si>
+  <si>
+    <t>51.451129</t>
+  </si>
+  <si>
+    <t>16.433329</t>
+  </si>
+  <si>
+    <t>2_852546</t>
+  </si>
+  <si>
+    <t>51.450669</t>
+  </si>
+  <si>
+    <t>16.434526</t>
+  </si>
+  <si>
+    <t>2_852738</t>
+  </si>
+  <si>
+    <t>51.450452</t>
+  </si>
+  <si>
+    <t>16.435317</t>
+  </si>
+  <si>
+    <t>2_852671</t>
+  </si>
+  <si>
+    <t>51.45089</t>
+  </si>
+  <si>
+    <t>16.435</t>
+  </si>
+  <si>
+    <t>2_852632</t>
+  </si>
+  <si>
+    <t>51.450837</t>
+  </si>
+  <si>
+    <t>16.43484</t>
+  </si>
+  <si>
+    <t>2_852485</t>
+  </si>
+  <si>
+    <t>51.451144</t>
+  </si>
+  <si>
+    <t>16.434218</t>
+  </si>
+  <si>
+    <t>2_852272</t>
+  </si>
+  <si>
+    <t>51.451402</t>
+  </si>
+  <si>
+    <t>16.433355</t>
+  </si>
+  <si>
+    <t>2_852119</t>
+  </si>
+  <si>
+    <t>51.451652</t>
+  </si>
+  <si>
+    <t>16.43274</t>
+  </si>
+  <si>
+    <t>2_852029</t>
+  </si>
+  <si>
+    <t>51.45229</t>
+  </si>
+  <si>
+    <t>16.432343</t>
+  </si>
+  <si>
+    <t>2_852088</t>
+  </si>
+  <si>
+    <t>51.452961</t>
+  </si>
+  <si>
+    <t>16.43217</t>
+  </si>
+  <si>
+    <t>2_852201</t>
+  </si>
+  <si>
+    <t>51.455035</t>
+  </si>
+  <si>
+    <t>16.432901</t>
+  </si>
+  <si>
+    <t>2_851811</t>
+  </si>
+  <si>
+    <t>51.453534</t>
+  </si>
+  <si>
+    <t>16.4313</t>
+  </si>
+  <si>
+    <t>2_852204</t>
+  </si>
+  <si>
+    <t>51.45619</t>
+  </si>
+  <si>
+    <t>16.432849</t>
+  </si>
+  <si>
+    <t>2_852170</t>
+  </si>
+  <si>
+    <t>51.456575</t>
+  </si>
+  <si>
+    <t>16.432685</t>
+  </si>
+  <si>
+    <t>2_852118</t>
+  </si>
+  <si>
+    <t>51.457737</t>
+  </si>
+  <si>
+    <t>16.432398</t>
+  </si>
+  <si>
+    <t>2_852051</t>
+  </si>
+  <si>
+    <t>51.457421</t>
+  </si>
+  <si>
+    <t>16.432136</t>
+  </si>
+  <si>
+    <t>2_851934</t>
+  </si>
+  <si>
+    <t>51.45656</t>
+  </si>
+  <si>
+    <t>16.431741</t>
+  </si>
+  <si>
+    <t>2_851732</t>
+  </si>
+  <si>
+    <t>51.455793</t>
+  </si>
+  <si>
+    <t>16.430748</t>
+  </si>
+  <si>
+    <t>2_851669</t>
+  </si>
+  <si>
+    <t>51.455376</t>
+  </si>
+  <si>
+    <t>16.430455</t>
+  </si>
+  <si>
+    <t>2_665247</t>
+  </si>
+  <si>
+    <t>51.455075</t>
+  </si>
+  <si>
+    <t>16.430185</t>
+  </si>
+  <si>
+    <t>2_851459</t>
+  </si>
+  <si>
+    <t>51.454485</t>
+  </si>
+  <si>
+    <t>16.429493</t>
+  </si>
+  <si>
+    <t>2_851420</t>
+  </si>
+  <si>
+    <t>51.45418</t>
+  </si>
+  <si>
+    <t>16.429341</t>
+  </si>
+  <si>
+    <t>2_851601</t>
+  </si>
+  <si>
+    <t>51.453983</t>
+  </si>
+  <si>
+    <t>16.430172</t>
+  </si>
+  <si>
+    <t>2_851198</t>
+  </si>
+  <si>
+    <t>51.453897</t>
+  </si>
+  <si>
+    <t>16.428425</t>
+  </si>
+  <si>
+    <t>2_850913</t>
+  </si>
+  <si>
+    <t>51.45394</t>
+  </si>
+  <si>
+    <t>16.4273</t>
+  </si>
+  <si>
+    <t>2_850734</t>
+  </si>
+  <si>
+    <t>51.454049</t>
+  </si>
+  <si>
+    <t>16.426399</t>
+  </si>
+  <si>
+    <t>2_850823</t>
+  </si>
+  <si>
+    <t>51.45432</t>
+  </si>
+  <si>
+    <t>16.426841</t>
+  </si>
+  <si>
+    <t>2_851079</t>
+  </si>
+  <si>
+    <t>51.454639</t>
+  </si>
+  <si>
+    <t>16.427913</t>
+  </si>
+  <si>
+    <t>2_851544</t>
+  </si>
+  <si>
+    <t>51.455312</t>
+  </si>
+  <si>
+    <t>16.429824</t>
+  </si>
+  <si>
+    <t>2_8504885</t>
+  </si>
+  <si>
+    <t>51.457445</t>
+  </si>
+  <si>
+    <t>16.431453</t>
+  </si>
+  <si>
+    <t>2_8504012</t>
+  </si>
+  <si>
+    <t>51.453379</t>
+  </si>
+  <si>
+    <t>16.428586</t>
+  </si>
+  <si>
+    <t>2_8629278</t>
+  </si>
+  <si>
+    <t>21D</t>
+  </si>
+  <si>
+    <t>51.456524</t>
+  </si>
+  <si>
+    <t>16.433521</t>
+  </si>
+  <si>
+    <t>2_852392</t>
+  </si>
+  <si>
+    <t>21E</t>
+  </si>
+  <si>
+    <t>51.456694</t>
+  </si>
+  <si>
+    <t>16.433492</t>
+  </si>
+  <si>
+    <t>2_8629279</t>
+  </si>
+  <si>
+    <t>23A</t>
+  </si>
+  <si>
+    <t>51.455698</t>
+  </si>
+  <si>
+    <t>16.432641</t>
+  </si>
+  <si>
+    <t>2_8655288_D4</t>
+  </si>
+  <si>
+    <t>23C</t>
+  </si>
+  <si>
+    <t>51.455663</t>
+  </si>
+  <si>
+    <t>16.431981</t>
+  </si>
+  <si>
+    <t>2_8590757</t>
+  </si>
+  <si>
+    <t>26C</t>
+  </si>
+  <si>
+    <t>51.457713</t>
+  </si>
+  <si>
+    <t>16.433156</t>
+  </si>
+  <si>
+    <t>2_8543936</t>
+  </si>
+  <si>
+    <t>2A</t>
+  </si>
+  <si>
+    <t>51.452995</t>
+  </si>
+  <si>
+    <t>16.431129</t>
+  </si>
+  <si>
+    <t>2_851158</t>
+  </si>
+  <si>
+    <t>51.455114</t>
+  </si>
+  <si>
+    <t>16.427279</t>
+  </si>
+  <si>
+    <t>2_851035</t>
+  </si>
+  <si>
+    <t>51.455331</t>
+  </si>
+  <si>
+    <t>16.427715</t>
+  </si>
+  <si>
+    <t>2_838112</t>
+  </si>
+  <si>
+    <t>REDLICE</t>
+  </si>
+  <si>
+    <t>51.341056</t>
+  </si>
+  <si>
+    <t>16.337581</t>
+  </si>
+  <si>
+    <t>2_837936</t>
+  </si>
+  <si>
+    <t>51.341284</t>
+  </si>
+  <si>
+    <t>16.336589</t>
+  </si>
+  <si>
+    <t>2_837858</t>
+  </si>
+  <si>
+    <t>51.3413</t>
+  </si>
+  <si>
+    <t>16.336073</t>
+  </si>
+  <si>
+    <t>2_837923</t>
+  </si>
+  <si>
+    <t>51.341539</t>
+  </si>
+  <si>
+    <t>16.336474</t>
+  </si>
+  <si>
+    <t>2_837736</t>
+  </si>
+  <si>
+    <t>51.341614</t>
+  </si>
+  <si>
+    <t>16.335395</t>
+  </si>
+  <si>
+    <t>2_837646</t>
+  </si>
+  <si>
+    <t>51.342125</t>
+  </si>
+  <si>
+    <t>16.334898</t>
+  </si>
+  <si>
+    <t>2_837993</t>
+  </si>
+  <si>
+    <t>51.342816</t>
+  </si>
+  <si>
+    <t>16.336793</t>
+  </si>
+  <si>
+    <t>2_838088</t>
+  </si>
+  <si>
+    <t>51.34286</t>
+  </si>
+  <si>
+    <t>16.337363</t>
+  </si>
+  <si>
+    <t>2_838077</t>
+  </si>
+  <si>
+    <t>51.343198</t>
+  </si>
+  <si>
+    <t>16.337267</t>
+  </si>
+  <si>
+    <t>2_838054</t>
+  </si>
+  <si>
+    <t>51.343822</t>
+  </si>
+  <si>
+    <t>16.337116</t>
+  </si>
+  <si>
+    <t>2_837427</t>
+  </si>
+  <si>
+    <t>51.342818</t>
+  </si>
+  <si>
+    <t>16.33369</t>
+  </si>
+  <si>
+    <t>2_837445</t>
+  </si>
+  <si>
+    <t>51.342488</t>
+  </si>
+  <si>
+    <t>16.333806</t>
+  </si>
+  <si>
+    <t>2_4374408</t>
+  </si>
+  <si>
+    <t>51.342735</t>
+  </si>
+  <si>
+    <t>16.333335</t>
+  </si>
+  <si>
+    <t>2_837274</t>
+  </si>
+  <si>
+    <t>51.34282</t>
+  </si>
+  <si>
+    <t>16.333064</t>
+  </si>
+  <si>
+    <t>2_837351</t>
+  </si>
+  <si>
+    <t>51.342882</t>
+  </si>
+  <si>
+    <t>16.33341</t>
+  </si>
+  <si>
+    <t>2_837256</t>
+  </si>
+  <si>
+    <t>51.343103</t>
+  </si>
+  <si>
+    <t>16.332955</t>
+  </si>
+  <si>
+    <t>2_837205</t>
+  </si>
+  <si>
+    <t>51.342787</t>
+  </si>
+  <si>
+    <t>16.332769</t>
+  </si>
+  <si>
+    <t>2_837172</t>
+  </si>
+  <si>
+    <t>51.342907</t>
+  </si>
+  <si>
+    <t>16.332621</t>
+  </si>
+  <si>
+    <t>2_837169</t>
+  </si>
+  <si>
+    <t>51.343414</t>
+  </si>
+  <si>
+    <t>16.332581</t>
+  </si>
+  <si>
+    <t>2_836932</t>
+  </si>
+  <si>
+    <t>51.343475</t>
+  </si>
+  <si>
+    <t>16.331541</t>
+  </si>
+  <si>
+    <t>2_838231</t>
+  </si>
+  <si>
+    <t>51.340972</t>
+  </si>
+  <si>
+    <t>16.338379</t>
+  </si>
+  <si>
+    <t>2_838090</t>
+  </si>
+  <si>
+    <t>1B</t>
+  </si>
+  <si>
+    <t>51.340635</t>
+  </si>
+  <si>
+    <t>16.337522</t>
+  </si>
+  <si>
+    <t>2_8652882_D4</t>
+  </si>
+  <si>
+    <t>22B</t>
+  </si>
+  <si>
+    <t>51.344987</t>
+  </si>
+  <si>
+    <t>16.332496</t>
+  </si>
+  <si>
+    <t>2_837685</t>
+  </si>
+  <si>
+    <t>5A</t>
+  </si>
+  <si>
+    <t>51.341803</t>
+  </si>
+  <si>
+    <t>16.335121</t>
+  </si>
+  <si>
+    <t>2_837795</t>
+  </si>
+  <si>
+    <t>16.335621</t>
+  </si>
+  <si>
+    <t>2_837741</t>
+  </si>
+  <si>
+    <t>51.343038</t>
+  </si>
+  <si>
+    <t>16.335357</t>
+  </si>
+  <si>
+    <t>2_843198</t>
   </si>
   <si>
     <t>RĘSZÓW</t>
   </si>
   <si>
-    <t>kat. 10</t>
-[...2 lines deleted...]
-    <t>false</t>
+    <t>51.390951</t>
+  </si>
+  <si>
+    <t>16.37363</t>
+  </si>
+  <si>
+    <t>2_843089</t>
+  </si>
+  <si>
+    <t>51.390882</t>
+  </si>
+  <si>
+    <t>16.372935</t>
+  </si>
+  <si>
+    <t>2_843012</t>
+  </si>
+  <si>
+    <t>51.390856</t>
+  </si>
+  <si>
+    <t>16.372478</t>
+  </si>
+  <si>
+    <t>2_842874</t>
+  </si>
+  <si>
+    <t>51.390894</t>
+  </si>
+  <si>
+    <t>16.371713</t>
+  </si>
+  <si>
+    <t>2_842889_D4</t>
+  </si>
+  <si>
+    <t>51.390473</t>
+  </si>
+  <si>
+    <t>16.371824</t>
+  </si>
+  <si>
+    <t>2_842757</t>
+  </si>
+  <si>
+    <t>51.390994</t>
+  </si>
+  <si>
+    <t>16.371039</t>
+  </si>
+  <si>
+    <t>2_842710</t>
+  </si>
+  <si>
+    <t>51.390478</t>
+  </si>
+  <si>
+    <t>16.370836</t>
+  </si>
+  <si>
+    <t>2_842656</t>
+  </si>
+  <si>
+    <t>51.390508</t>
+  </si>
+  <si>
+    <t>16.370574</t>
+  </si>
+  <si>
+    <t>2_842666</t>
+  </si>
+  <si>
+    <t>51.390768</t>
+  </si>
+  <si>
+    <t>16.370619</t>
+  </si>
+  <si>
+    <t>2_842511</t>
+  </si>
+  <si>
+    <t>51.390353</t>
+  </si>
+  <si>
+    <t>16.369857</t>
+  </si>
+  <si>
+    <t>2_842317</t>
+  </si>
+  <si>
+    <t>51.390654</t>
+  </si>
+  <si>
+    <t>16.368585</t>
+  </si>
+  <si>
+    <t>2_842341</t>
+  </si>
+  <si>
+    <t>51.390311</t>
+  </si>
+  <si>
+    <t>16.368768</t>
+  </si>
+  <si>
+    <t>2_842261</t>
+  </si>
+  <si>
+    <t>51.390356</t>
+  </si>
+  <si>
+    <t>16.368259</t>
+  </si>
+  <si>
+    <t>2_842272</t>
+  </si>
+  <si>
+    <t>51.390872</t>
+  </si>
+  <si>
+    <t>16.368278</t>
+  </si>
+  <si>
+    <t>2_842141</t>
+  </si>
+  <si>
+    <t>51.390866</t>
+  </si>
+  <si>
+    <t>16.367241</t>
+  </si>
+  <si>
+    <t>2_842101</t>
+  </si>
+  <si>
+    <t>51.390371</t>
+  </si>
+  <si>
+    <t>16.366997</t>
+  </si>
+  <si>
+    <t>2_842038</t>
+  </si>
+  <si>
+    <t>51.390445</t>
+  </si>
+  <si>
+    <t>16.366594</t>
+  </si>
+  <si>
+    <t>2_842144</t>
+  </si>
+  <si>
+    <t>51.39115</t>
+  </si>
+  <si>
+    <t>16.367236</t>
+  </si>
+  <si>
+    <t>2_841997</t>
+  </si>
+  <si>
+    <t>51.391254</t>
+  </si>
+  <si>
+    <t>16.366317</t>
+  </si>
+  <si>
+    <t>2_842004</t>
+  </si>
+  <si>
+    <t>51.390867</t>
+  </si>
+  <si>
+    <t>16.366372</t>
+  </si>
+  <si>
+    <t>2_841930</t>
+  </si>
+  <si>
+    <t>51.39126</t>
+  </si>
+  <si>
+    <t>16.365752</t>
+  </si>
+  <si>
+    <t>2_841891</t>
+  </si>
+  <si>
+    <t>51.391325</t>
+  </si>
+  <si>
+    <t>16.365449</t>
+  </si>
+  <si>
+    <t>2_841795</t>
+  </si>
+  <si>
+    <t>51.391294</t>
+  </si>
+  <si>
+    <t>16.364671</t>
+  </si>
+  <si>
+    <t>2_841692</t>
+  </si>
+  <si>
+    <t>51.390312</t>
+  </si>
+  <si>
+    <t>16.363888</t>
+  </si>
+  <si>
+    <t>2_841903</t>
+  </si>
+  <si>
+    <t>51.39091</t>
+  </si>
+  <si>
+    <t>16.365575</t>
+  </si>
+  <si>
+    <t>2_841641</t>
+  </si>
+  <si>
+    <t>51.391075</t>
+  </si>
+  <si>
+    <t>16.363454</t>
+  </si>
+  <si>
+    <t>2_841617</t>
+  </si>
+  <si>
+    <t>51.390871</t>
+  </si>
+  <si>
+    <t>16.363239</t>
+  </si>
+  <si>
+    <t>2_841626</t>
+  </si>
+  <si>
+    <t>51.391322</t>
+  </si>
+  <si>
+    <t>16.363295</t>
+  </si>
+  <si>
+    <t>2_841513</t>
+  </si>
+  <si>
+    <t>51.391335</t>
+  </si>
+  <si>
+    <t>16.362436</t>
+  </si>
+  <si>
+    <t>2_841476</t>
+  </si>
+  <si>
+    <t>51.390954</t>
+  </si>
+  <si>
+    <t>16.362148</t>
+  </si>
+  <si>
+    <t>2_841435</t>
+  </si>
+  <si>
+    <t>51.391158</t>
+  </si>
+  <si>
+    <t>16.361734</t>
+  </si>
+  <si>
+    <t>2_841359</t>
+  </si>
+  <si>
+    <t>51.39133</t>
+  </si>
+  <si>
+    <t>16.361149</t>
+  </si>
+  <si>
+    <t>2_841298</t>
+  </si>
+  <si>
+    <t>51.39116</t>
+  </si>
+  <si>
+    <t>16.360707</t>
+  </si>
+  <si>
+    <t>2_841257</t>
+  </si>
+  <si>
+    <t>51.391218</t>
+  </si>
+  <si>
+    <t>16.360319</t>
+  </si>
+  <si>
+    <t>2_841200</t>
+  </si>
+  <si>
+    <t>51.391293</t>
+  </si>
+  <si>
+    <t>16.359721</t>
+  </si>
+  <si>
+    <t>2_841138</t>
+  </si>
+  <si>
+    <t>51.391202</t>
+  </si>
+  <si>
+    <t>16.359114</t>
+  </si>
+  <si>
+    <t>2_841111</t>
+  </si>
+  <si>
+    <t>51.390997</t>
+  </si>
+  <si>
+    <t>16.358933</t>
+  </si>
+  <si>
+    <t>2_841035</t>
+  </si>
+  <si>
+    <t>51.391346</t>
+  </si>
+  <si>
+    <t>16.358288</t>
+  </si>
+  <si>
+    <t>2_2656858</t>
+  </si>
+  <si>
+    <t>51.391447</t>
+  </si>
+  <si>
+    <t>16.357127</t>
+  </si>
+  <si>
+    <t>2_840725</t>
+  </si>
+  <si>
+    <t>51.391403</t>
+  </si>
+  <si>
+    <t>16.355643</t>
+  </si>
+  <si>
+    <t>2_843213</t>
+  </si>
+  <si>
+    <t>51.391314</t>
+  </si>
+  <si>
+    <t>16.37371</t>
+  </si>
+  <si>
+    <t>2_841879</t>
+  </si>
+  <si>
+    <t>22A</t>
+  </si>
+  <si>
+    <t>51.391698</t>
+  </si>
+  <si>
+    <t>16.36535</t>
+  </si>
+  <si>
+    <t>2_843141</t>
+  </si>
+  <si>
+    <t>51.391263</t>
+  </si>
+  <si>
+    <t>16.373231</t>
+  </si>
+  <si>
+    <t>2_843149_D3</t>
+  </si>
+  <si>
+    <t>2B</t>
+  </si>
+  <si>
+    <t>51.391541</t>
+  </si>
+  <si>
+    <t>16.373293</t>
+  </si>
+  <si>
+    <t>2_8543937</t>
+  </si>
+  <si>
+    <t>33A</t>
+  </si>
+  <si>
+    <t>51.391231</t>
+  </si>
+  <si>
+    <t>16.360717</t>
+  </si>
+  <si>
+    <t>2_841400_D4</t>
+  </si>
+  <si>
+    <t>43B</t>
+  </si>
+  <si>
+    <t>51.389835</t>
+  </si>
+  <si>
+    <t>16.361537</t>
+  </si>
+  <si>
+    <t>2_841352</t>
+  </si>
+  <si>
+    <t>43C</t>
+  </si>
+  <si>
+    <t>51.389894</t>
+  </si>
+  <si>
+    <t>16.361206</t>
   </si>
   <si>
     <t>2_841207_D4</t>
   </si>
   <si>
     <t>43D</t>
   </si>
   <si>
     <t>51.390841</t>
   </si>
   <si>
     <t>16.359823</t>
   </si>
   <si>
-    <t>kat. 12</t>
-[...95 lines deleted...]
-    <t>46A</t>
+    <t>2_8622662</t>
+  </si>
+  <si>
+    <t>43E</t>
+  </si>
+  <si>
+    <t>51.39086</t>
+  </si>
+  <si>
+    <t>16.359351</t>
+  </si>
+  <si>
+    <t>2_843680</t>
+  </si>
+  <si>
+    <t>SITNO</t>
+  </si>
+  <si>
+    <t>51.37921</t>
+  </si>
+  <si>
+    <t>16.378496</t>
+  </si>
+  <si>
+    <t>2_843698</t>
+  </si>
+  <si>
+    <t>51.379203</t>
+  </si>
+  <si>
+    <t>16.378661</t>
+  </si>
+  <si>
+    <t>2_843711</t>
+  </si>
+  <si>
+    <t>51.378557</t>
+  </si>
+  <si>
+    <t>16.378817</t>
+  </si>
+  <si>
+    <t>2_843775</t>
+  </si>
+  <si>
+    <t>51.379174</t>
+  </si>
+  <si>
+    <t>16.379387</t>
+  </si>
+  <si>
+    <t>2_843696</t>
+  </si>
+  <si>
+    <t>51.37978</t>
+  </si>
+  <si>
+    <t>16.378595</t>
+  </si>
+  <si>
+    <t>2_843718</t>
+  </si>
+  <si>
+    <t>51.37976</t>
+  </si>
+  <si>
+    <t>16.378773</t>
+  </si>
+  <si>
+    <t>2_843746</t>
+  </si>
+  <si>
+    <t>51.380054</t>
+  </si>
+  <si>
+    <t>16.379037</t>
+  </si>
+  <si>
+    <t>2_843827</t>
+  </si>
+  <si>
+    <t>51.379999</t>
+  </si>
+  <si>
+    <t>16.37978</t>
+  </si>
+  <si>
+    <t>2_843883</t>
+  </si>
+  <si>
+    <t>51.38016</t>
+  </si>
+  <si>
+    <t>16.380543</t>
+  </si>
+  <si>
+    <t>2_843792</t>
+  </si>
+  <si>
+    <t>51.379168</t>
+  </si>
+  <si>
+    <t>16.37954</t>
+  </si>
+  <si>
+    <t>2_843863</t>
+  </si>
+  <si>
+    <t>51.379427</t>
+  </si>
+  <si>
+    <t>16.380269</t>
+  </si>
+  <si>
+    <t>2_843689</t>
+  </si>
+  <si>
+    <t>51.380137</t>
+  </si>
+  <si>
+    <t>16.378545</t>
+  </si>
+  <si>
+    <t>2_848505</t>
+  </si>
+  <si>
+    <t>UL. BOLESŁAWA CHROBREGO</t>
+  </si>
+  <si>
+    <t>51.427917</t>
+  </si>
+  <si>
+    <t>16.413179</t>
+  </si>
+  <si>
+    <t>2_848457</t>
+  </si>
+  <si>
+    <t>51.427896</t>
+  </si>
+  <si>
+    <t>16.41277</t>
+  </si>
+  <si>
+    <t>2_848747</t>
+  </si>
+  <si>
+    <t>UL. CHOBIEŃSKA</t>
+  </si>
+  <si>
+    <t>51.42881</t>
+  </si>
+  <si>
+    <t>16.414811</t>
+  </si>
+  <si>
+    <t>2_848654</t>
+  </si>
+  <si>
+    <t>51.428947</t>
+  </si>
+  <si>
+    <t>16.414229</t>
+  </si>
+  <si>
+    <t>2_848357</t>
+  </si>
+  <si>
+    <t>51.428662</t>
+  </si>
+  <si>
+    <t>16.411935</t>
+  </si>
+  <si>
+    <t>2_8503482</t>
+  </si>
+  <si>
+    <t>51.429461</t>
+  </si>
+  <si>
+    <t>16.414983</t>
+  </si>
+  <si>
+    <t>2_8631959</t>
+  </si>
+  <si>
+    <t>51.429804</t>
+  </si>
+  <si>
+    <t>16.395842</t>
+  </si>
+  <si>
+    <t>2_848778</t>
+  </si>
+  <si>
+    <t>30A</t>
+  </si>
+  <si>
+    <t>51.428466</t>
+  </si>
+  <si>
+    <t>16.414709</t>
+  </si>
+  <si>
+    <t>2_848759</t>
+  </si>
+  <si>
+    <t>51.428159</t>
+  </si>
+  <si>
+    <t>16.414916</t>
+  </si>
+  <si>
+    <t>2_848614</t>
   </si>
   <si>
     <t>32A</t>
   </si>
   <si>
+    <t>51.428345</t>
+  </si>
+  <si>
+    <t>16.413965</t>
+  </si>
+  <si>
+    <t>2_848556</t>
+  </si>
+  <si>
+    <t>32B</t>
+  </si>
+  <si>
+    <t>51.428304</t>
+  </si>
+  <si>
+    <t>16.413529</t>
+  </si>
+  <si>
+    <t>2_848514</t>
+  </si>
+  <si>
+    <t>32C</t>
+  </si>
+  <si>
+    <t>51.428438</t>
+  </si>
+  <si>
+    <t>16.413211</t>
+  </si>
+  <si>
+    <t>2_848470</t>
+  </si>
+  <si>
+    <t>32D</t>
+  </si>
+  <si>
+    <t>51.428497</t>
+  </si>
+  <si>
+    <t>16.412876</t>
+  </si>
+  <si>
+    <t>2_848434</t>
+  </si>
+  <si>
+    <t>32E</t>
+  </si>
+  <si>
+    <t>51.428548</t>
+  </si>
+  <si>
+    <t>16.412575</t>
+  </si>
+  <si>
+    <t>2_848404</t>
+  </si>
+  <si>
+    <t>32F</t>
+  </si>
+  <si>
+    <t>51.42859</t>
+  </si>
+  <si>
+    <t>16.412287</t>
+  </si>
+  <si>
+    <t>2_8631971</t>
+  </si>
+  <si>
+    <t>51.429332</t>
+  </si>
+  <si>
+    <t>16.414324</t>
+  </si>
+  <si>
+    <t>2_8502208</t>
+  </si>
+  <si>
+    <t>35B</t>
+  </si>
+  <si>
+    <t>51.429702</t>
+  </si>
+  <si>
+    <t>16.414387</t>
+  </si>
+  <si>
+    <t>2_8502570_D3</t>
+  </si>
+  <si>
+    <t>35C</t>
+  </si>
+  <si>
+    <t>51.429859</t>
+  </si>
+  <si>
+    <t>16.413878</t>
+  </si>
+  <si>
+    <t>2_848585</t>
+  </si>
+  <si>
+    <t>35D</t>
+  </si>
+  <si>
+    <t>51.429532</t>
+  </si>
+  <si>
+    <t>16.413656</t>
+  </si>
+  <si>
+    <t>2_3783890</t>
+  </si>
+  <si>
+    <t>35E</t>
+  </si>
+  <si>
+    <t>51.429141</t>
+  </si>
+  <si>
+    <t>16.414347</t>
+  </si>
+  <si>
+    <t>2_8625437</t>
+  </si>
+  <si>
+    <t>51.431288</t>
+  </si>
+  <si>
+    <t>16.390769</t>
+  </si>
+  <si>
+    <t>2_8623939</t>
+  </si>
+  <si>
+    <t>6F</t>
+  </si>
+  <si>
+    <t>51.433153</t>
+  </si>
+  <si>
+    <t>16.415323</t>
+  </si>
+  <si>
+    <t>2_843345</t>
+  </si>
+  <si>
+    <t>WIELOWIEŚ</t>
+  </si>
+  <si>
+    <t>51.337766</t>
+  </si>
+  <si>
+    <t>16.377815</t>
+  </si>
+  <si>
+    <t>2_843314</t>
+  </si>
+  <si>
+    <t>51.337823</t>
+  </si>
+  <si>
+    <t>16.37747</t>
+  </si>
+  <si>
+    <t>2_843266</t>
+  </si>
+  <si>
+    <t>51.33823</t>
+  </si>
+  <si>
+    <t>16.377064</t>
+  </si>
+  <si>
+    <t>2_843186</t>
+  </si>
+  <si>
+    <t>51.337719</t>
+  </si>
+  <si>
+    <t>16.376576</t>
+  </si>
+  <si>
+    <t>2_843143</t>
+  </si>
+  <si>
+    <t>51.337361</t>
+  </si>
+  <si>
+    <t>16.376327</t>
+  </si>
+  <si>
+    <t>2_843125</t>
+  </si>
+  <si>
+    <t>51.337018</t>
+  </si>
+  <si>
+    <t>16.3762</t>
+  </si>
+  <si>
+    <t>2_843086</t>
+  </si>
+  <si>
+    <t>51.336699</t>
+  </si>
+  <si>
+    <t>16.37601</t>
+  </si>
+  <si>
+    <t>2_842848</t>
+  </si>
+  <si>
+    <t>51.335819</t>
+  </si>
+  <si>
+    <t>16.374725</t>
+  </si>
+  <si>
+    <t>2_842674</t>
+  </si>
+  <si>
+    <t>51.335747</t>
+  </si>
+  <si>
+    <t>16.373799</t>
+  </si>
+  <si>
+    <t>2_842669</t>
+  </si>
+  <si>
+    <t>51.335395</t>
+  </si>
+  <si>
+    <t>16.373808</t>
+  </si>
+  <si>
+    <t>2_842498</t>
+  </si>
+  <si>
+    <t>51.335478</t>
+  </si>
+  <si>
+    <t>16.37288</t>
+  </si>
+  <si>
+    <t>2_842438</t>
+  </si>
+  <si>
+    <t>16.372536</t>
+  </si>
+  <si>
+    <t>2_842635</t>
+  </si>
+  <si>
+    <t>51.336702</t>
+  </si>
+  <si>
+    <t>16.373586</t>
+  </si>
+  <si>
+    <t>2_842539</t>
+  </si>
+  <si>
+    <t>51.336729</t>
+  </si>
+  <si>
+    <t>16.373052</t>
+  </si>
+  <si>
+    <t>2_842541</t>
+  </si>
+  <si>
+    <t>51.3368</t>
+  </si>
+  <si>
+    <t>16.373053</t>
+  </si>
+  <si>
+    <t>2_842535</t>
+  </si>
+  <si>
+    <t>51.336872</t>
+  </si>
+  <si>
+    <t>16.373031</t>
+  </si>
+  <si>
+    <t>2_842531</t>
+  </si>
+  <si>
+    <t>51.33699</t>
+  </si>
+  <si>
+    <t>16.373015</t>
+  </si>
+  <si>
+    <t>2_842579</t>
+  </si>
+  <si>
+    <t>51.3372</t>
+  </si>
+  <si>
+    <t>16.373257</t>
+  </si>
+  <si>
+    <t>2_842682</t>
+  </si>
+  <si>
+    <t>51.337835</t>
+  </si>
+  <si>
+    <t>16.373727</t>
+  </si>
+  <si>
+    <t>2_842660</t>
+  </si>
+  <si>
+    <t>51.337849</t>
+  </si>
+  <si>
+    <t>16.373606</t>
+  </si>
+  <si>
+    <t>2_842352</t>
+  </si>
+  <si>
+    <t>51.336472</t>
+  </si>
+  <si>
+    <t>16.371964</t>
+  </si>
+  <si>
+    <t>2_842354</t>
+  </si>
+  <si>
+    <t>51.335807</t>
+  </si>
+  <si>
+    <t>16.372014</t>
+  </si>
+  <si>
+    <t>2_842198</t>
+  </si>
+  <si>
+    <t>51.335898</t>
+  </si>
+  <si>
+    <t>16.370815</t>
+  </si>
+  <si>
+    <t>2_842095</t>
+  </si>
+  <si>
+    <t>51.335936</t>
+  </si>
+  <si>
+    <t>16.370095</t>
+  </si>
+  <si>
+    <t>2_2657744</t>
+  </si>
+  <si>
+    <t>51.335948</t>
+  </si>
+  <si>
+    <t>16.36939</t>
+  </si>
+  <si>
+    <t>2_841950</t>
+  </si>
+  <si>
+    <t>51.335729</t>
+  </si>
+  <si>
+    <t>16.369167</t>
+  </si>
+  <si>
+    <t>2_841902</t>
+  </si>
+  <si>
+    <t>51.335944</t>
+  </si>
+  <si>
+    <t>16.368726</t>
+  </si>
+  <si>
+    <t>2_841830</t>
+  </si>
+  <si>
+    <t>51.335656</t>
+  </si>
+  <si>
+    <t>16.3682</t>
+  </si>
+  <si>
+    <t>2_841785</t>
+  </si>
+  <si>
+    <t>51.335941</t>
+  </si>
+  <si>
+    <t>16.367778</t>
+  </si>
+  <si>
+    <t>2_841768</t>
+  </si>
+  <si>
+    <t>51.335649</t>
+  </si>
+  <si>
+    <t>16.367685</t>
+  </si>
+  <si>
+    <t>2_841651</t>
+  </si>
+  <si>
+    <t>51.335408</t>
+  </si>
+  <si>
+    <t>16.366745</t>
+  </si>
+  <si>
+    <t>2_841670</t>
+  </si>
+  <si>
+    <t>51.335865</t>
+  </si>
+  <si>
+    <t>16.366894</t>
+  </si>
+  <si>
+    <t>2_841719</t>
+  </si>
+  <si>
+    <t>51.335906</t>
+  </si>
+  <si>
+    <t>2_841690</t>
+  </si>
+  <si>
+    <t>51.33631</t>
+  </si>
+  <si>
+    <t>16.366972</t>
+  </si>
+  <si>
+    <t>2_841747</t>
+  </si>
+  <si>
+    <t>51.336756</t>
+  </si>
+  <si>
+    <t>16.367396</t>
+  </si>
+  <si>
+    <t>2_841658</t>
+  </si>
+  <si>
+    <t>51.336834</t>
+  </si>
+  <si>
+    <t>16.366702</t>
+  </si>
+  <si>
+    <t>2_841748</t>
+  </si>
+  <si>
+    <t>51.337043</t>
+  </si>
+  <si>
+    <t>16.367385</t>
+  </si>
+  <si>
+    <t>2_841640</t>
+  </si>
+  <si>
+    <t>51.336836</t>
+  </si>
+  <si>
+    <t>16.366566</t>
+  </si>
+  <si>
+    <t>2_841552</t>
+  </si>
+  <si>
+    <t>51.336781</t>
+  </si>
+  <si>
+    <t>16.365932</t>
+  </si>
+  <si>
+    <t>2_841536</t>
+  </si>
+  <si>
+    <t>51.336029</t>
+  </si>
+  <si>
+    <t>16.365811</t>
+  </si>
+  <si>
+    <t>2_841565</t>
+  </si>
+  <si>
+    <t>51.335689</t>
+  </si>
+  <si>
+    <t>16.366113</t>
+  </si>
+  <si>
+    <t>2_841494</t>
+  </si>
+  <si>
+    <t>51.335606</t>
+  </si>
+  <si>
+    <t>16.365498</t>
+  </si>
+  <si>
+    <t>2_841464</t>
+  </si>
+  <si>
+    <t>51.33601</t>
+  </si>
+  <si>
+    <t>16.365197</t>
+  </si>
+  <si>
+    <t>2_841365</t>
+  </si>
+  <si>
+    <t>51.336056</t>
+  </si>
+  <si>
+    <t>16.364389</t>
+  </si>
+  <si>
+    <t>2_841306</t>
+  </si>
+  <si>
+    <t>51.336062</t>
+  </si>
+  <si>
+    <t>16.363947</t>
+  </si>
+  <si>
+    <t>2_841274</t>
+  </si>
+  <si>
+    <t>51.336406</t>
+  </si>
+  <si>
+    <t>16.363627</t>
+  </si>
+  <si>
+    <t>2_841276</t>
+  </si>
+  <si>
+    <t>51.33621</t>
+  </si>
+  <si>
+    <t>16.363655</t>
+  </si>
+  <si>
+    <t>2_841269</t>
+  </si>
+  <si>
+    <t>16.363635</t>
+  </si>
+  <si>
+    <t>2_841213</t>
+  </si>
+  <si>
+    <t>51.336003</t>
+  </si>
+  <si>
+    <t>16.363051</t>
+  </si>
+  <si>
+    <t>2_841162</t>
+  </si>
+  <si>
+    <t>51.335869</t>
+  </si>
+  <si>
+    <t>16.362521</t>
+  </si>
+  <si>
+    <t>2_841065</t>
+  </si>
+  <si>
+    <t>51.335945</t>
+  </si>
+  <si>
+    <t>16.361733</t>
+  </si>
+  <si>
+    <t>2_840616</t>
+  </si>
+  <si>
+    <t>51.335855</t>
+  </si>
+  <si>
+    <t>16.357829</t>
+  </si>
+  <si>
+    <t>2_840653</t>
+  </si>
+  <si>
+    <t>51.33589</t>
+  </si>
+  <si>
+    <t>16.358106</t>
+  </si>
+  <si>
+    <t>2_841156</t>
+  </si>
+  <si>
+    <t>51.335324</t>
+  </si>
+  <si>
+    <t>16.362493</t>
+  </si>
+  <si>
+    <t>2_841180</t>
+  </si>
+  <si>
+    <t>51.335587</t>
+  </si>
+  <si>
+    <t>16.362706</t>
+  </si>
+  <si>
+    <t>2_841198</t>
+  </si>
+  <si>
+    <t>51.335226</t>
+  </si>
+  <si>
+    <t>16.362916</t>
+  </si>
+  <si>
+    <t>2_841280</t>
+  </si>
+  <si>
+    <t>51.335288</t>
+  </si>
+  <si>
+    <t>16.363765</t>
+  </si>
+  <si>
+    <t>2_841304</t>
+  </si>
+  <si>
+    <t>51.335269</t>
+  </si>
+  <si>
+    <t>16.363987</t>
+  </si>
+  <si>
+    <t>2_841376</t>
+  </si>
+  <si>
+    <t>51.33524</t>
+  </si>
+  <si>
+    <t>16.364533</t>
+  </si>
+  <si>
+    <t>2_841467</t>
+  </si>
+  <si>
+    <t>51.335078</t>
+  </si>
+  <si>
+    <t>16.365278</t>
+  </si>
+  <si>
+    <t>2_841533</t>
+  </si>
+  <si>
+    <t>51.335386</t>
+  </si>
+  <si>
+    <t>16.36583</t>
+  </si>
+  <si>
+    <t>2_841520</t>
+  </si>
+  <si>
+    <t>51.335083</t>
+  </si>
+  <si>
+    <t>16.365717</t>
+  </si>
+  <si>
+    <t>2_841622</t>
+  </si>
+  <si>
+    <t>51.335133</t>
+  </si>
+  <si>
+    <t>16.366482</t>
+  </si>
+  <si>
+    <t>2_841722</t>
+  </si>
+  <si>
+    <t>51.335154</t>
+  </si>
+  <si>
+    <t>16.367288</t>
+  </si>
+  <si>
+    <t>2_841745</t>
+  </si>
+  <si>
+    <t>51.335361</t>
+  </si>
+  <si>
+    <t>16.367472</t>
+  </si>
+  <si>
+    <t>2_841761</t>
+  </si>
+  <si>
+    <t>51.334994</t>
+  </si>
+  <si>
+    <t>16.367642</t>
+  </si>
+  <si>
+    <t>2_841782</t>
+  </si>
+  <si>
+    <t>51.335345</t>
+  </si>
+  <si>
+    <t>16.367805</t>
+  </si>
+  <si>
+    <t>2_841854</t>
+  </si>
+  <si>
+    <t>51.335015</t>
+  </si>
+  <si>
+    <t>16.368375</t>
+  </si>
+  <si>
+    <t>2_841952</t>
+  </si>
+  <si>
+    <t>51.335224</t>
+  </si>
+  <si>
+    <t>16.369199</t>
+  </si>
+  <si>
+    <t>2_841999</t>
+  </si>
+  <si>
+    <t>51.335055</t>
+  </si>
+  <si>
+    <t>16.369557</t>
+  </si>
+  <si>
+    <t>2_842073</t>
+  </si>
+  <si>
+    <t>51.335018</t>
+  </si>
+  <si>
+    <t>16.37002</t>
+  </si>
+  <si>
+    <t>2_842202</t>
+  </si>
+  <si>
+    <t>51.335169</t>
+  </si>
+  <si>
+    <t>16.370885</t>
+  </si>
+  <si>
+    <t>2_842230</t>
+  </si>
+  <si>
+    <t>51.335108</t>
+  </si>
+  <si>
+    <t>16.371208</t>
+  </si>
+  <si>
+    <t>2_842343</t>
+  </si>
+  <si>
+    <t>51.335287</t>
+  </si>
+  <si>
+    <t>16.371925</t>
+  </si>
+  <si>
+    <t>2_842346</t>
+  </si>
+  <si>
+    <t>51.335371</t>
+  </si>
+  <si>
+    <t>16.371935</t>
+  </si>
+  <si>
+    <t>2_842350</t>
+  </si>
+  <si>
+    <t>51.335498</t>
+  </si>
+  <si>
+    <t>16.371994</t>
+  </si>
+  <si>
+    <t>2_842534</t>
+  </si>
+  <si>
+    <t>51.334764</t>
+  </si>
+  <si>
+    <t>16.37315</t>
+  </si>
+  <si>
+    <t>2_842542</t>
+  </si>
+  <si>
+    <t>51.334672</t>
+  </si>
+  <si>
+    <t>16.373181</t>
+  </si>
+  <si>
+    <t>2_842547</t>
+  </si>
+  <si>
+    <t>51.334575</t>
+  </si>
+  <si>
+    <t>16.373222</t>
+  </si>
+  <si>
+    <t>2_842600</t>
+  </si>
+  <si>
+    <t>51.334046</t>
+  </si>
+  <si>
+    <t>16.37356</t>
+  </si>
+  <si>
+    <t>2_842485</t>
+  </si>
+  <si>
     <t>13A</t>
   </si>
   <si>
-    <t>18A</t>
-[...2606 lines deleted...]
-    <t>16.378309</t>
+    <t>51.335781</t>
+  </si>
+  <si>
+    <t>16.372798</t>
   </si>
   <si>
     <t>2_841683</t>
   </si>
   <si>
     <t>51.337926</t>
   </si>
   <si>
     <t>16.366845</t>
   </si>
   <si>
-    <t>2_847212</t>
-[...1429 lines deleted...]
-  <si>
     <t>2_8543941</t>
   </si>
   <si>
     <t>51.335523</t>
   </si>
   <si>
     <t>16.374824</t>
-  </si>
-[...247 lines deleted...]
-    <t>16.415306</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{61166769-2F01-42DE-AD1C-89EFF845DF2A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4981,32239 +4893,21673 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7F78B07-D686-47DE-81C0-A881B4546231}">
-  <dimension ref="A1:AD4945"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AE7977E-CF58-402D-8BA5-B4CA959C2D0D}">
+  <dimension ref="A1:P458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N1" sqref="N1"/>
+      <selection activeCell="O13" sqref="O13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="7" max="7" width="20" customWidth="1"/>
+    <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.77734375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="25.77734375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.77734375" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="29.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" x14ac:dyDescent="0.3">
-      <c r="A1" t="s">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
-[...8 lines deleted...]
-      <c r="U1" t="s">
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2">
+        <v>211045</v>
+      </c>
+      <c r="G2" t="s">
         <v>20</v>
-      </c>
-[...48 lines deleted...]
-        <v>172</v>
       </c>
       <c r="H2">
         <v>367605</v>
       </c>
       <c r="J2">
         <v>99999</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2" t="s">
-        <v>468</v>
+        <v>21</v>
       </c>
       <c r="M2" t="s">
-        <v>469</v>
-[...35 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+      <c r="N2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O2" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P2" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>544</v>
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>272</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F3">
         <v>211045</v>
       </c>
       <c r="G3" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H3">
         <v>367605</v>
       </c>
       <c r="J3">
         <v>99999</v>
       </c>
       <c r="K3">
         <v>2</v>
       </c>
       <c r="L3" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>274</v>
-[...31 lines deleted...]
-      <c r="X3">
+        <v>26</v>
+      </c>
+      <c r="N3" t="s">
+        <v>23</v>
+      </c>
+      <c r="O3" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P3" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A4">
         <v>3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B4" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F4">
         <v>211045</v>
       </c>
       <c r="G4" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H4">
         <v>367605</v>
       </c>
       <c r="J4">
         <v>99999</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
       <c r="M4" t="s">
-        <v>174</v>
-[...35 lines deleted...]
-    <row r="5" spans="1:30" x14ac:dyDescent="0.3">
+        <v>29</v>
+      </c>
+      <c r="N4" t="s">
+        <v>23</v>
+      </c>
+      <c r="O4" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P4" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>600</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>351</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F5">
         <v>211045</v>
       </c>
       <c r="G5" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H5">
         <v>367605</v>
       </c>
       <c r="J5">
         <v>99999</v>
       </c>
       <c r="K5">
         <v>4</v>
       </c>
       <c r="L5" t="s">
-        <v>352</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>353</v>
-[...35 lines deleted...]
-    <row r="6" spans="1:30" x14ac:dyDescent="0.3">
+        <v>32</v>
+      </c>
+      <c r="N5" t="s">
+        <v>23</v>
+      </c>
+      <c r="O5" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P5" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>478</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>176</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F6">
         <v>211045</v>
       </c>
       <c r="G6" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H6">
         <v>367605</v>
       </c>
       <c r="J6">
         <v>99999</v>
       </c>
       <c r="K6">
         <v>6</v>
       </c>
       <c r="L6" t="s">
-        <v>177</v>
+        <v>34</v>
       </c>
       <c r="M6" t="s">
-        <v>178</v>
-[...35 lines deleted...]
-    <row r="7" spans="1:30" x14ac:dyDescent="0.3">
+        <v>35</v>
+      </c>
+      <c r="N6" t="s">
+        <v>23</v>
+      </c>
+      <c r="O6" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P6" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>913</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>548</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F7">
         <v>211045</v>
       </c>
       <c r="G7" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H7">
         <v>367605</v>
       </c>
       <c r="J7">
         <v>99999</v>
       </c>
       <c r="K7">
         <v>7</v>
       </c>
       <c r="L7" t="s">
-        <v>549</v>
+        <v>37</v>
       </c>
       <c r="M7" t="s">
-        <v>550</v>
-[...35 lines deleted...]
-    <row r="8" spans="1:30" x14ac:dyDescent="0.3">
+        <v>38</v>
+      </c>
+      <c r="N7" t="s">
+        <v>23</v>
+      </c>
+      <c r="O7" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P7" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>725</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>520</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F8">
         <v>211045</v>
       </c>
       <c r="G8" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H8">
         <v>367605</v>
       </c>
       <c r="J8">
         <v>99999</v>
       </c>
       <c r="K8">
         <v>8</v>
       </c>
       <c r="L8" t="s">
-        <v>521</v>
+        <v>40</v>
       </c>
       <c r="M8" t="s">
-        <v>522</v>
-[...22 lines deleted...]
-      <c r="U8" t="s">
         <v>41</v>
       </c>
-      <c r="V8" t="s">
+      <c r="N8" t="s">
+        <v>23</v>
+      </c>
+      <c r="O8" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P8" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
         <v>42</v>
       </c>
-      <c r="W8" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F9">
         <v>211045</v>
       </c>
       <c r="G9" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H9">
         <v>367605</v>
       </c>
       <c r="J9">
         <v>99999</v>
       </c>
       <c r="K9">
         <v>9</v>
       </c>
       <c r="L9" t="s">
-        <v>524</v>
+        <v>43</v>
       </c>
       <c r="M9" t="s">
-        <v>525</v>
-[...35 lines deleted...]
-    <row r="10" spans="1:30" x14ac:dyDescent="0.3">
+        <v>44</v>
+      </c>
+      <c r="N9" t="s">
+        <v>23</v>
+      </c>
+      <c r="O9" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P9" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>568</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>315</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F10">
         <v>211045</v>
       </c>
       <c r="G10" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H10">
         <v>367605</v>
       </c>
       <c r="J10">
         <v>99999</v>
       </c>
       <c r="K10">
         <v>10</v>
       </c>
       <c r="L10" t="s">
-        <v>316</v>
+        <v>46</v>
       </c>
       <c r="M10" t="s">
-        <v>317</v>
-[...35 lines deleted...]
-    <row r="11" spans="1:30" x14ac:dyDescent="0.3">
+        <v>47</v>
+      </c>
+      <c r="N10" t="s">
+        <v>48</v>
+      </c>
+      <c r="O10" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P10" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>723</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>514</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F11">
         <v>211045</v>
       </c>
       <c r="G11" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H11">
         <v>367605</v>
       </c>
       <c r="J11">
         <v>99999</v>
       </c>
       <c r="K11">
         <v>12</v>
       </c>
       <c r="L11" t="s">
-        <v>515</v>
+        <v>50</v>
       </c>
       <c r="M11" t="s">
-        <v>516</v>
-[...28 lines deleted...]
-      <c r="W11" t="s">
+        <v>51</v>
+      </c>
+      <c r="N11" t="s">
+        <v>23</v>
+      </c>
+      <c r="O11" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P11" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>52</v>
       </c>
-      <c r="X11">
-[...9 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F12">
         <v>211045</v>
       </c>
       <c r="G12" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H12">
         <v>367605</v>
       </c>
       <c r="J12">
         <v>99999</v>
       </c>
       <c r="K12" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="L12" t="s">
-        <v>518</v>
+        <v>54</v>
       </c>
       <c r="M12" t="s">
-        <v>519</v>
-[...35 lines deleted...]
-    <row r="13" spans="1:30" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+      <c r="N12" t="s">
+        <v>23</v>
+      </c>
+      <c r="O12" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P12" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>601</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>354</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F13">
         <v>211045</v>
       </c>
       <c r="G13" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="H13">
         <v>367605</v>
       </c>
       <c r="J13">
         <v>99999</v>
       </c>
       <c r="K13" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="L13" t="s">
-        <v>355</v>
+        <v>58</v>
       </c>
       <c r="M13" t="s">
-        <v>356</v>
-[...35 lines deleted...]
-    <row r="14" spans="1:30" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+      <c r="N13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O13" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P13" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>602</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>357</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F14">
         <v>211045</v>
       </c>
       <c r="G14" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H14">
         <v>367611</v>
       </c>
       <c r="J14">
         <v>99999</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14" t="s">
-        <v>358</v>
+        <v>62</v>
       </c>
       <c r="M14" t="s">
-        <v>359</v>
-[...13 lines deleted...]
-      <c r="R14" t="s">
         <v>63</v>
       </c>
-      <c r="S14">
-[...18 lines deleted...]
-    <row r="15" spans="1:30" x14ac:dyDescent="0.3">
+      <c r="N14" t="s">
+        <v>23</v>
+      </c>
+      <c r="O14" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P14" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>537</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>251</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F15">
         <v>211045</v>
       </c>
       <c r="G15" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H15">
         <v>367611</v>
       </c>
       <c r="J15">
         <v>99999</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15" t="s">
-        <v>252</v>
+        <v>65</v>
       </c>
       <c r="M15" t="s">
-        <v>253</v>
-[...35 lines deleted...]
-    <row r="16" spans="1:30" x14ac:dyDescent="0.3">
+        <v>66</v>
+      </c>
+      <c r="N15" t="s">
+        <v>23</v>
+      </c>
+      <c r="O15" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P15" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>536</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>248</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F16">
         <v>211045</v>
       </c>
       <c r="G16" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H16">
         <v>367611</v>
       </c>
       <c r="J16">
         <v>99999</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16" t="s">
-        <v>249</v>
+        <v>68</v>
       </c>
       <c r="M16" t="s">
-        <v>250</v>
-[...35 lines deleted...]
-    <row r="17" spans="1:24" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+      <c r="N16" t="s">
+        <v>23</v>
+      </c>
+      <c r="O16" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P16" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A17">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>245</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F17">
         <v>211045</v>
       </c>
       <c r="G17" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H17">
         <v>367611</v>
       </c>
       <c r="J17">
         <v>99999</v>
       </c>
       <c r="K17">
         <v>4</v>
       </c>
       <c r="L17" t="s">
-        <v>246</v>
+        <v>71</v>
       </c>
       <c r="M17" t="s">
-        <v>247</v>
-[...35 lines deleted...]
-    <row r="18" spans="1:24" x14ac:dyDescent="0.3">
+        <v>72</v>
+      </c>
+      <c r="N17" t="s">
+        <v>23</v>
+      </c>
+      <c r="O17" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P17" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A18">
-        <v>534</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>242</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F18">
         <v>211045</v>
       </c>
       <c r="G18" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H18">
         <v>367611</v>
       </c>
       <c r="J18">
         <v>99999</v>
       </c>
       <c r="K18">
         <v>5</v>
       </c>
       <c r="L18" t="s">
-        <v>243</v>
+        <v>74</v>
       </c>
       <c r="M18" t="s">
-        <v>244</v>
-[...35 lines deleted...]
-    <row r="19" spans="1:24" x14ac:dyDescent="0.3">
+        <v>75</v>
+      </c>
+      <c r="N18" t="s">
+        <v>23</v>
+      </c>
+      <c r="O18" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P18" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A19">
-        <v>533</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>239</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F19">
         <v>211045</v>
       </c>
       <c r="G19" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H19">
         <v>367611</v>
       </c>
       <c r="J19">
         <v>99999</v>
       </c>
       <c r="K19">
         <v>6</v>
       </c>
       <c r="L19" t="s">
-        <v>240</v>
+        <v>77</v>
       </c>
       <c r="M19" t="s">
-        <v>241</v>
-[...35 lines deleted...]
-    <row r="20" spans="1:24" x14ac:dyDescent="0.3">
+        <v>78</v>
+      </c>
+      <c r="N19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O19" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P19" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A20">
-        <v>483</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>179</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F20">
         <v>211045</v>
       </c>
       <c r="G20" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H20">
         <v>367611</v>
       </c>
       <c r="J20">
         <v>99999</v>
       </c>
       <c r="K20">
         <v>7</v>
       </c>
       <c r="L20" t="s">
-        <v>181</v>
+        <v>80</v>
       </c>
       <c r="M20" t="s">
-        <v>182</v>
-[...35 lines deleted...]
-    <row r="21" spans="1:24" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="N20" t="s">
+        <v>23</v>
+      </c>
+      <c r="O20" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P20" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A21">
-        <v>484</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>209</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F21">
         <v>211045</v>
       </c>
       <c r="G21" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H21">
         <v>367611</v>
       </c>
       <c r="J21">
         <v>99999</v>
       </c>
       <c r="K21">
         <v>8</v>
       </c>
       <c r="L21" t="s">
-        <v>210</v>
+        <v>83</v>
       </c>
       <c r="M21" t="s">
-        <v>211</v>
-[...35 lines deleted...]
-    <row r="22" spans="1:24" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+      <c r="N21" t="s">
+        <v>23</v>
+      </c>
+      <c r="O21" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P21" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A22">
-        <v>531</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>233</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F22">
         <v>211045</v>
       </c>
       <c r="G22" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H22">
         <v>367611</v>
       </c>
       <c r="J22">
         <v>99999</v>
       </c>
       <c r="K22">
         <v>9</v>
       </c>
       <c r="L22" t="s">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="M22" t="s">
-        <v>235</v>
-[...35 lines deleted...]
-    <row r="23" spans="1:24" x14ac:dyDescent="0.3">
+        <v>87</v>
+      </c>
+      <c r="N22" t="s">
+        <v>23</v>
+      </c>
+      <c r="O22" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P22" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A23">
-        <v>543</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>269</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F23">
         <v>211045</v>
       </c>
       <c r="G23" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H23">
         <v>367611</v>
       </c>
       <c r="J23">
         <v>99999</v>
       </c>
       <c r="K23">
         <v>10</v>
       </c>
       <c r="L23" t="s">
-        <v>270</v>
+        <v>89</v>
       </c>
       <c r="M23" t="s">
-        <v>271</v>
-[...35 lines deleted...]
-    <row r="24" spans="1:24" x14ac:dyDescent="0.3">
+        <v>90</v>
+      </c>
+      <c r="N23" t="s">
+        <v>23</v>
+      </c>
+      <c r="O23" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P23" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A24">
-        <v>542</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>266</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F24">
         <v>211045</v>
       </c>
       <c r="G24" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H24">
         <v>367611</v>
       </c>
       <c r="J24">
         <v>99999</v>
       </c>
       <c r="K24">
         <v>11</v>
       </c>
       <c r="L24" t="s">
-        <v>267</v>
+        <v>92</v>
       </c>
       <c r="M24" t="s">
-        <v>268</v>
-[...35 lines deleted...]
-    <row r="25" spans="1:24" x14ac:dyDescent="0.3">
+        <v>93</v>
+      </c>
+      <c r="N24" t="s">
+        <v>23</v>
+      </c>
+      <c r="O24" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P24" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A25">
-        <v>541</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>263</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F25">
         <v>211045</v>
       </c>
       <c r="G25" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H25">
         <v>367611</v>
       </c>
       <c r="J25">
         <v>99999</v>
       </c>
       <c r="K25">
         <v>12</v>
       </c>
       <c r="L25" t="s">
-        <v>264</v>
+        <v>95</v>
       </c>
       <c r="M25" t="s">
-        <v>265</v>
-[...35 lines deleted...]
-    <row r="26" spans="1:24" x14ac:dyDescent="0.3">
+        <v>96</v>
+      </c>
+      <c r="N25" t="s">
+        <v>23</v>
+      </c>
+      <c r="O25" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P25" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A26">
-        <v>540</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>260</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F26">
         <v>211045</v>
       </c>
       <c r="G26" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H26">
         <v>367611</v>
       </c>
       <c r="J26">
         <v>99999</v>
       </c>
       <c r="K26">
         <v>13</v>
       </c>
       <c r="L26" t="s">
-        <v>261</v>
+        <v>98</v>
       </c>
       <c r="M26" t="s">
-        <v>262</v>
-[...35 lines deleted...]
-    <row r="27" spans="1:24" x14ac:dyDescent="0.3">
+        <v>99</v>
+      </c>
+      <c r="N26" t="s">
+        <v>23</v>
+      </c>
+      <c r="O26" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P26" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A27">
-        <v>539</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>257</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F27">
         <v>211045</v>
       </c>
       <c r="G27" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H27">
         <v>367611</v>
       </c>
       <c r="J27">
         <v>99999</v>
       </c>
       <c r="K27">
         <v>14</v>
       </c>
       <c r="L27" t="s">
-        <v>258</v>
+        <v>101</v>
       </c>
       <c r="M27" t="s">
-        <v>259</v>
-[...35 lines deleted...]
-    <row r="28" spans="1:24" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="N27" t="s">
+        <v>23</v>
+      </c>
+      <c r="O27" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P27" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A28">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>312</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F28">
         <v>211045</v>
       </c>
       <c r="G28" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H28">
         <v>367611</v>
       </c>
       <c r="J28">
         <v>99999</v>
       </c>
       <c r="K28">
         <v>15</v>
       </c>
       <c r="L28" t="s">
-        <v>313</v>
+        <v>104</v>
       </c>
       <c r="M28" t="s">
-        <v>314</v>
-[...35 lines deleted...]
-    <row r="29" spans="1:24" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+      <c r="N28" t="s">
+        <v>23</v>
+      </c>
+      <c r="O28" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P28" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A29">
-        <v>579</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>318</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F29">
         <v>211045</v>
       </c>
       <c r="G29" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H29">
         <v>367611</v>
       </c>
       <c r="J29">
         <v>99999</v>
       </c>
       <c r="K29">
         <v>17</v>
       </c>
       <c r="L29" t="s">
-        <v>319</v>
+        <v>107</v>
       </c>
       <c r="M29" t="s">
-        <v>320</v>
-[...35 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.3">
+        <v>108</v>
+      </c>
+      <c r="N29" t="s">
+        <v>23</v>
+      </c>
+      <c r="O29" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P29" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A30">
-        <v>603</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>360</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F30">
         <v>211045</v>
       </c>
       <c r="G30" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H30">
         <v>367611</v>
       </c>
       <c r="J30">
         <v>99999</v>
       </c>
       <c r="K30">
         <v>18</v>
       </c>
       <c r="L30" t="s">
-        <v>361</v>
+        <v>110</v>
       </c>
       <c r="M30" t="s">
-        <v>362</v>
-[...35 lines deleted...]
-    <row r="31" spans="1:24" x14ac:dyDescent="0.3">
+        <v>111</v>
+      </c>
+      <c r="N30" t="s">
+        <v>23</v>
+      </c>
+      <c r="O30" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P30" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A31">
-        <v>557</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>306</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F31">
         <v>211045</v>
       </c>
       <c r="G31" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H31">
         <v>367611</v>
       </c>
       <c r="J31">
         <v>99999</v>
       </c>
       <c r="K31">
         <v>20</v>
       </c>
       <c r="L31" t="s">
-        <v>307</v>
+        <v>113</v>
       </c>
       <c r="M31" t="s">
-        <v>308</v>
-[...35 lines deleted...]
-    <row r="32" spans="1:24" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+      <c r="N31" t="s">
+        <v>23</v>
+      </c>
+      <c r="O31" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P31" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A32">
-        <v>556</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>303</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F32">
         <v>211045</v>
       </c>
       <c r="G32" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H32">
         <v>367611</v>
       </c>
       <c r="J32">
         <v>99999</v>
       </c>
       <c r="K32">
         <v>21</v>
       </c>
       <c r="L32" t="s">
-        <v>304</v>
+        <v>116</v>
       </c>
       <c r="M32" t="s">
-        <v>305</v>
-[...35 lines deleted...]
-    <row r="33" spans="1:24" x14ac:dyDescent="0.3">
+        <v>117</v>
+      </c>
+      <c r="N32" t="s">
+        <v>23</v>
+      </c>
+      <c r="O32" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P32" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A33">
-        <v>604</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>363</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F33">
         <v>211045</v>
       </c>
       <c r="G33" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H33">
         <v>367611</v>
       </c>
       <c r="J33">
         <v>99999</v>
       </c>
       <c r="K33">
         <v>23</v>
       </c>
       <c r="L33" t="s">
-        <v>364</v>
+        <v>119</v>
       </c>
       <c r="M33" t="s">
-        <v>365</v>
-[...35 lines deleted...]
-    <row r="34" spans="1:24" x14ac:dyDescent="0.3">
+        <v>120</v>
+      </c>
+      <c r="N33" t="s">
+        <v>23</v>
+      </c>
+      <c r="O33" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P33" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A34">
-        <v>538</v>
+        <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>254</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F34">
         <v>211045</v>
       </c>
       <c r="G34" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H34">
         <v>367611</v>
       </c>
       <c r="J34">
         <v>99999</v>
       </c>
       <c r="K34" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="L34" t="s">
-        <v>255</v>
+        <v>123</v>
       </c>
       <c r="M34" t="s">
-        <v>256</v>
-[...35 lines deleted...]
-    <row r="35" spans="1:24" x14ac:dyDescent="0.3">
+        <v>124</v>
+      </c>
+      <c r="N34" t="s">
+        <v>23</v>
+      </c>
+      <c r="O34" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P34" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A35">
-        <v>558</v>
+        <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>309</v>
+        <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F35">
         <v>211045</v>
       </c>
       <c r="G35" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H35">
         <v>367611</v>
       </c>
       <c r="J35">
         <v>99999</v>
       </c>
       <c r="K35" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="L35" t="s">
-        <v>310</v>
+        <v>127</v>
       </c>
       <c r="M35" t="s">
-        <v>311</v>
-[...35 lines deleted...]
-    <row r="36" spans="1:24" x14ac:dyDescent="0.3">
+        <v>128</v>
+      </c>
+      <c r="N35" t="s">
+        <v>23</v>
+      </c>
+      <c r="O35" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P35" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A36">
-        <v>555</v>
+        <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>300</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F36">
         <v>211045</v>
       </c>
       <c r="G36" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H36">
         <v>367611</v>
       </c>
       <c r="J36">
         <v>99999</v>
       </c>
       <c r="K36" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="L36" t="s">
-        <v>301</v>
+        <v>131</v>
       </c>
       <c r="M36" t="s">
-        <v>302</v>
-[...35 lines deleted...]
-    <row r="37" spans="1:24" x14ac:dyDescent="0.3">
+        <v>132</v>
+      </c>
+      <c r="N36" t="s">
+        <v>23</v>
+      </c>
+      <c r="O36" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P36" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A37">
-        <v>554</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>297</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F37">
         <v>211045</v>
       </c>
       <c r="G37" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H37">
         <v>367611</v>
       </c>
       <c r="J37">
         <v>99999</v>
       </c>
       <c r="K37" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="L37" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="M37" t="s">
-        <v>299</v>
-[...35 lines deleted...]
-    <row r="38" spans="1:24" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+      <c r="N37" t="s">
+        <v>23</v>
+      </c>
+      <c r="O37" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P37" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A38">
-        <v>532</v>
+        <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>236</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F38">
         <v>211045</v>
       </c>
       <c r="G38" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H38">
         <v>367611</v>
       </c>
       <c r="J38">
         <v>99999</v>
       </c>
       <c r="K38" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="L38" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="M38" t="s">
-        <v>238</v>
-[...35 lines deleted...]
-    <row r="39" spans="1:24" x14ac:dyDescent="0.3">
+        <v>140</v>
+      </c>
+      <c r="N38" t="s">
+        <v>23</v>
+      </c>
+      <c r="O38" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P38" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A39">
-        <v>580</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>321</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F39">
         <v>211045</v>
       </c>
       <c r="G39" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H39">
         <v>367611</v>
       </c>
       <c r="J39">
         <v>99999</v>
       </c>
       <c r="K39" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="L39" t="s">
-        <v>322</v>
+        <v>143</v>
       </c>
       <c r="M39" t="s">
-        <v>323</v>
-[...35 lines deleted...]
-    <row r="40" spans="1:24" x14ac:dyDescent="0.3">
+        <v>144</v>
+      </c>
+      <c r="N39" t="s">
+        <v>23</v>
+      </c>
+      <c r="O39" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P39" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A40">
-        <v>632</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>397</v>
+        <v>145</v>
       </c>
       <c r="C40" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F40">
         <v>211045</v>
       </c>
       <c r="G40" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H40">
         <v>367611</v>
       </c>
       <c r="J40">
         <v>99999</v>
       </c>
       <c r="K40" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="L40" t="s">
-        <v>398</v>
+        <v>147</v>
       </c>
       <c r="M40" t="s">
-        <v>399</v>
-[...19 lines deleted...]
-      <c r="T40" t="s">
+        <v>148</v>
+      </c>
+      <c r="N40" t="s">
+        <v>23</v>
+      </c>
+      <c r="O40" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P40" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A41">
         <v>40</v>
       </c>
-      <c r="U40" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B41" t="s">
-        <v>212</v>
+        <v>149</v>
       </c>
       <c r="C41" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F41">
         <v>211045</v>
       </c>
       <c r="G41" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="H41">
         <v>367611</v>
       </c>
       <c r="J41">
         <v>99999</v>
       </c>
       <c r="K41" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="L41" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="M41" t="s">
-        <v>214</v>
-[...22 lines deleted...]
-      <c r="U41" t="s">
+        <v>152</v>
+      </c>
+      <c r="N41" t="s">
+        <v>23</v>
+      </c>
+      <c r="O41" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P41" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A42">
         <v>41</v>
       </c>
-      <c r="V41" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B42" t="s">
-        <v>995</v>
+        <v>153</v>
       </c>
       <c r="C42" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F42">
         <v>211045</v>
       </c>
       <c r="G42" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H42">
         <v>367628</v>
       </c>
       <c r="J42">
         <v>99999</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42" t="s">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="M42" t="s">
-        <v>997</v>
-[...25 lines deleted...]
-      <c r="V42" t="s">
+        <v>156</v>
+      </c>
+      <c r="N42" t="s">
+        <v>23</v>
+      </c>
+      <c r="O42" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P42" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A43">
         <v>42</v>
       </c>
-      <c r="W42" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B43" t="s">
-        <v>1001</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F43">
         <v>211045</v>
       </c>
       <c r="G43" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H43">
         <v>367628</v>
       </c>
       <c r="J43">
         <v>99999</v>
       </c>
       <c r="K43">
         <v>2</v>
       </c>
       <c r="L43" t="s">
-        <v>1002</v>
+        <v>158</v>
       </c>
       <c r="M43" t="s">
-        <v>1003</v>
-[...32 lines deleted...]
-    <row r="44" spans="1:24" x14ac:dyDescent="0.3">
+        <v>159</v>
+      </c>
+      <c r="N43" t="s">
+        <v>23</v>
+      </c>
+      <c r="O43" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P43" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A44">
-        <v>731</v>
+        <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>1007</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F44">
         <v>211045</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H44">
         <v>367628</v>
       </c>
       <c r="J44">
         <v>99999</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44" t="s">
-        <v>1008</v>
+        <v>161</v>
       </c>
       <c r="M44" t="s">
-        <v>1009</v>
-[...32 lines deleted...]
-    <row r="45" spans="1:24" x14ac:dyDescent="0.3">
+        <v>162</v>
+      </c>
+      <c r="N44" t="s">
+        <v>23</v>
+      </c>
+      <c r="O44" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P44" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A45">
-        <v>799</v>
+        <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>1204</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F45">
         <v>211045</v>
       </c>
       <c r="G45" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H45">
         <v>367628</v>
       </c>
       <c r="J45">
         <v>99999</v>
       </c>
       <c r="K45">
         <v>4</v>
       </c>
       <c r="L45" t="s">
-        <v>1205</v>
+        <v>164</v>
       </c>
       <c r="M45" t="s">
-        <v>1206</v>
-[...32 lines deleted...]
-    <row r="46" spans="1:24" x14ac:dyDescent="0.3">
+        <v>165</v>
+      </c>
+      <c r="N45" t="s">
+        <v>23</v>
+      </c>
+      <c r="O45" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P45" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A46">
-        <v>732</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>1010</v>
+        <v>166</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F46">
         <v>211045</v>
       </c>
       <c r="G46" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H46">
         <v>367628</v>
       </c>
       <c r="J46">
         <v>99999</v>
       </c>
       <c r="K46">
         <v>5</v>
       </c>
       <c r="L46" t="s">
-        <v>1011</v>
+        <v>167</v>
       </c>
       <c r="M46" t="s">
-        <v>1012</v>
-[...32 lines deleted...]
-    <row r="47" spans="1:24" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+      <c r="N46" t="s">
+        <v>23</v>
+      </c>
+      <c r="O46" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P46" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A47">
-        <v>733</v>
+        <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>1013</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F47">
         <v>211045</v>
       </c>
       <c r="G47" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H47">
         <v>367628</v>
       </c>
       <c r="J47">
         <v>99999</v>
       </c>
       <c r="K47">
         <v>6</v>
       </c>
       <c r="L47" t="s">
-        <v>1014</v>
+        <v>170</v>
       </c>
       <c r="M47" t="s">
-        <v>1015</v>
-[...32 lines deleted...]
-    <row r="48" spans="1:24" x14ac:dyDescent="0.3">
+        <v>171</v>
+      </c>
+      <c r="N47" t="s">
+        <v>23</v>
+      </c>
+      <c r="O47" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P47" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A48">
-        <v>800</v>
+        <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>1207</v>
+        <v>172</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F48">
         <v>211045</v>
       </c>
       <c r="G48" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H48">
         <v>367628</v>
       </c>
       <c r="J48">
         <v>99999</v>
       </c>
       <c r="K48">
         <v>7</v>
       </c>
       <c r="L48" t="s">
-        <v>1208</v>
+        <v>173</v>
       </c>
       <c r="M48" t="s">
-        <v>1209</v>
-[...10 lines deleted...]
-      <c r="Q48" t="s">
+        <v>174</v>
+      </c>
+      <c r="N48" t="s">
+        <v>23</v>
+      </c>
+      <c r="O48" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P48" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
         <v>175</v>
       </c>
-      <c r="R48" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F49">
         <v>211045</v>
       </c>
       <c r="G49" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H49">
         <v>367628</v>
       </c>
       <c r="J49">
         <v>99999</v>
       </c>
       <c r="K49">
         <v>8</v>
       </c>
       <c r="L49" t="s">
-        <v>1211</v>
+        <v>176</v>
       </c>
       <c r="M49" t="s">
-        <v>1212</v>
-[...32 lines deleted...]
-    <row r="50" spans="1:23" x14ac:dyDescent="0.3">
+        <v>177</v>
+      </c>
+      <c r="N49" t="s">
+        <v>23</v>
+      </c>
+      <c r="O49" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P49" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A50">
-        <v>802</v>
+        <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>1213</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F50">
         <v>211045</v>
       </c>
       <c r="G50" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H50">
         <v>367628</v>
       </c>
       <c r="J50">
         <v>99999</v>
       </c>
       <c r="K50">
         <v>9</v>
       </c>
       <c r="L50" t="s">
-        <v>1214</v>
+        <v>179</v>
       </c>
       <c r="M50" t="s">
-        <v>1215</v>
-[...32 lines deleted...]
-    <row r="51" spans="1:23" x14ac:dyDescent="0.3">
+        <v>180</v>
+      </c>
+      <c r="N50" t="s">
+        <v>23</v>
+      </c>
+      <c r="O50" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P50" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A51">
-        <v>796</v>
+        <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>1195</v>
+        <v>181</v>
       </c>
       <c r="C51" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F51">
         <v>211045</v>
       </c>
       <c r="G51" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H51">
         <v>367628</v>
       </c>
       <c r="J51">
         <v>99999</v>
       </c>
       <c r="K51">
         <v>10</v>
       </c>
       <c r="L51" t="s">
-        <v>1196</v>
+        <v>182</v>
       </c>
       <c r="M51" t="s">
-        <v>1197</v>
-[...32 lines deleted...]
-    <row r="52" spans="1:23" x14ac:dyDescent="0.3">
+        <v>183</v>
+      </c>
+      <c r="N51" t="s">
+        <v>23</v>
+      </c>
+      <c r="O51" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P51" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A52">
-        <v>488</v>
+        <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>227</v>
+        <v>184</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F52">
         <v>211045</v>
       </c>
       <c r="G52" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H52">
         <v>367628</v>
       </c>
       <c r="J52">
         <v>99999</v>
       </c>
       <c r="K52">
         <v>11</v>
       </c>
       <c r="L52" t="s">
-        <v>228</v>
+        <v>185</v>
       </c>
       <c r="M52" t="s">
-        <v>229</v>
-[...32 lines deleted...]
-    <row r="53" spans="1:23" x14ac:dyDescent="0.3">
+        <v>186</v>
+      </c>
+      <c r="N52" t="s">
+        <v>23</v>
+      </c>
+      <c r="O52" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P52" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A53">
-        <v>489</v>
+        <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>230</v>
+        <v>187</v>
       </c>
       <c r="C53" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F53">
         <v>211045</v>
       </c>
       <c r="G53" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H53">
         <v>367628</v>
       </c>
       <c r="J53">
         <v>99999</v>
       </c>
       <c r="K53">
         <v>12</v>
       </c>
       <c r="L53" t="s">
-        <v>231</v>
+        <v>188</v>
       </c>
       <c r="M53" t="s">
-        <v>232</v>
-[...32 lines deleted...]
-    <row r="54" spans="1:23" x14ac:dyDescent="0.3">
+        <v>189</v>
+      </c>
+      <c r="N53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O53" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P53" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A54">
-        <v>5451</v>
+        <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>190</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F54">
         <v>211045</v>
       </c>
       <c r="G54" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H54">
         <v>367628</v>
       </c>
       <c r="J54">
         <v>99999</v>
       </c>
       <c r="K54">
         <v>17</v>
       </c>
       <c r="L54" t="s">
-        <v>152</v>
+        <v>191</v>
       </c>
       <c r="M54" t="s">
-        <v>153</v>
-[...32 lines deleted...]
-    <row r="55" spans="1:23" x14ac:dyDescent="0.3">
+        <v>192</v>
+      </c>
+      <c r="N54" t="s">
+        <v>23</v>
+      </c>
+      <c r="O54" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P54" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A55">
-        <v>599</v>
+        <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>938</v>
+        <v>193</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F55">
         <v>211045</v>
       </c>
       <c r="G55" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H55">
         <v>367628</v>
       </c>
       <c r="J55">
         <v>99999</v>
       </c>
       <c r="K55">
         <v>18</v>
       </c>
       <c r="L55" t="s">
-        <v>939</v>
+        <v>194</v>
       </c>
       <c r="M55" t="s">
-        <v>940</v>
-[...32 lines deleted...]
-    <row r="56" spans="1:23" x14ac:dyDescent="0.3">
+        <v>195</v>
+      </c>
+      <c r="N55" t="s">
+        <v>23</v>
+      </c>
+      <c r="O55" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P55" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A56">
-        <v>797</v>
+        <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>1198</v>
+        <v>196</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F56">
         <v>211045</v>
       </c>
       <c r="G56" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H56">
         <v>367628</v>
       </c>
       <c r="J56">
         <v>99999</v>
       </c>
       <c r="K56">
         <v>21</v>
       </c>
       <c r="L56" t="s">
-        <v>1199</v>
+        <v>197</v>
       </c>
       <c r="M56" t="s">
-        <v>1200</v>
-[...32 lines deleted...]
-    <row r="57" spans="1:23" x14ac:dyDescent="0.3">
+        <v>198</v>
+      </c>
+      <c r="N56" t="s">
+        <v>23</v>
+      </c>
+      <c r="O56" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P56" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A57">
-        <v>730</v>
+        <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>1004</v>
+        <v>199</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F57">
         <v>211045</v>
       </c>
       <c r="G57" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H57">
         <v>367628</v>
       </c>
       <c r="J57">
         <v>99999</v>
       </c>
       <c r="K57">
         <v>22</v>
       </c>
       <c r="L57" t="s">
-        <v>1005</v>
+        <v>200</v>
       </c>
       <c r="M57" t="s">
-        <v>1006</v>
-[...32 lines deleted...]
-    <row r="58" spans="1:23" x14ac:dyDescent="0.3">
+        <v>201</v>
+      </c>
+      <c r="N57" t="s">
+        <v>23</v>
+      </c>
+      <c r="O57" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P57" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A58">
-        <v>798</v>
+        <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>1201</v>
+        <v>202</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F58">
         <v>211045</v>
       </c>
       <c r="G58" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H58">
         <v>367628</v>
       </c>
       <c r="J58">
         <v>99999</v>
       </c>
       <c r="K58">
         <v>23</v>
       </c>
       <c r="L58" t="s">
-        <v>1202</v>
+        <v>203</v>
       </c>
       <c r="M58" t="s">
-        <v>1203</v>
-[...32 lines deleted...]
-    <row r="59" spans="1:23" x14ac:dyDescent="0.3">
+        <v>204</v>
+      </c>
+      <c r="N58" t="s">
+        <v>23</v>
+      </c>
+      <c r="O58" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P58" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A59">
-        <v>690</v>
+        <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>483</v>
+        <v>205</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F59">
         <v>211045</v>
       </c>
       <c r="G59" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H59">
         <v>367628</v>
       </c>
       <c r="J59">
         <v>99999</v>
       </c>
       <c r="K59">
         <v>25</v>
       </c>
       <c r="L59" t="s">
-        <v>484</v>
+        <v>206</v>
       </c>
       <c r="M59" t="s">
-        <v>485</v>
-[...32 lines deleted...]
-    <row r="60" spans="1:23" x14ac:dyDescent="0.3">
+        <v>207</v>
+      </c>
+      <c r="N59" t="s">
+        <v>23</v>
+      </c>
+      <c r="O59" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P59" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A60">
-        <v>486</v>
+        <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F60">
         <v>211045</v>
       </c>
       <c r="G60" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H60">
         <v>367628</v>
       </c>
       <c r="J60">
         <v>99999</v>
       </c>
       <c r="K60" t="s">
-        <v>121</v>
+        <v>209</v>
       </c>
       <c r="L60" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="M60" t="s">
-        <v>223</v>
-[...32 lines deleted...]
-    <row r="61" spans="1:23" x14ac:dyDescent="0.3">
+        <v>211</v>
+      </c>
+      <c r="N60" t="s">
+        <v>23</v>
+      </c>
+      <c r="O60" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P60" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A61">
-        <v>487</v>
+        <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="C61" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F61">
         <v>211045</v>
       </c>
       <c r="G61" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H61">
         <v>367628</v>
       </c>
       <c r="J61">
         <v>99999</v>
       </c>
       <c r="K61" t="s">
-        <v>109</v>
+        <v>213</v>
       </c>
       <c r="L61" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="M61" t="s">
-        <v>226</v>
-[...32 lines deleted...]
-    <row r="62" spans="1:23" x14ac:dyDescent="0.3">
+        <v>215</v>
+      </c>
+      <c r="N61" t="s">
+        <v>23</v>
+      </c>
+      <c r="O61" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P61" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A62">
-        <v>553</v>
+        <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>330</v>
+        <v>216</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F62">
         <v>211045</v>
       </c>
       <c r="G62" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H62">
         <v>367628</v>
       </c>
       <c r="J62">
         <v>99999</v>
       </c>
       <c r="K62" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="L62" t="s">
-        <v>331</v>
+        <v>218</v>
       </c>
       <c r="M62" t="s">
-        <v>332</v>
-[...32 lines deleted...]
-    <row r="63" spans="1:23" x14ac:dyDescent="0.3">
+        <v>219</v>
+      </c>
+      <c r="N62" t="s">
+        <v>23</v>
+      </c>
+      <c r="O62" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P62" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A63">
-        <v>2540</v>
+        <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>113</v>
+        <v>220</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F63">
         <v>211045</v>
       </c>
       <c r="G63" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H63">
         <v>367628</v>
       </c>
       <c r="J63">
         <v>99999</v>
       </c>
       <c r="K63" t="s">
-        <v>114</v>
+        <v>221</v>
       </c>
       <c r="L63" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="M63" t="s">
-        <v>116</v>
-[...32 lines deleted...]
-    <row r="64" spans="1:23" x14ac:dyDescent="0.3">
+        <v>223</v>
+      </c>
+      <c r="N63" t="s">
+        <v>23</v>
+      </c>
+      <c r="O63" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P63" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A64">
-        <v>530</v>
+        <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>291</v>
+        <v>224</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F64">
         <v>211045</v>
       </c>
       <c r="G64" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H64">
         <v>367628</v>
       </c>
       <c r="J64">
         <v>99999</v>
       </c>
       <c r="K64" t="s">
-        <v>86</v>
+        <v>225</v>
       </c>
       <c r="L64" t="s">
-        <v>292</v>
+        <v>226</v>
       </c>
       <c r="M64" t="s">
-        <v>293</v>
-[...32 lines deleted...]
-    <row r="65" spans="1:23" x14ac:dyDescent="0.3">
+        <v>227</v>
+      </c>
+      <c r="N64" t="s">
+        <v>23</v>
+      </c>
+      <c r="O64" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P64" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A65">
-        <v>912</v>
+        <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>1498</v>
+        <v>228</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F65">
         <v>211045</v>
       </c>
       <c r="G65" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H65">
         <v>367628</v>
       </c>
       <c r="J65">
         <v>99999</v>
       </c>
       <c r="K65" t="s">
-        <v>81</v>
+        <v>229</v>
       </c>
       <c r="L65" t="s">
-        <v>1499</v>
+        <v>230</v>
       </c>
       <c r="M65" t="s">
-        <v>1500</v>
-[...32 lines deleted...]
-    <row r="66" spans="1:23" x14ac:dyDescent="0.3">
+        <v>231</v>
+      </c>
+      <c r="N65" t="s">
+        <v>23</v>
+      </c>
+      <c r="O65" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P65" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A66">
-        <v>728</v>
+        <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>998</v>
+        <v>232</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F66">
         <v>211045</v>
       </c>
       <c r="G66" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H66">
         <v>367628</v>
       </c>
       <c r="J66">
         <v>99999</v>
       </c>
       <c r="K66" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="L66" t="s">
-        <v>999</v>
+        <v>233</v>
       </c>
       <c r="M66" t="s">
-        <v>1000</v>
-[...32 lines deleted...]
-    <row r="67" spans="1:23" x14ac:dyDescent="0.3">
+        <v>234</v>
+      </c>
+      <c r="N66" t="s">
+        <v>23</v>
+      </c>
+      <c r="O66" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P66" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A67">
-        <v>550</v>
+        <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>913</v>
+        <v>235</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F67">
         <v>211045</v>
       </c>
       <c r="G67" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H67">
         <v>367628</v>
       </c>
       <c r="J67">
         <v>99999</v>
       </c>
       <c r="K67" t="s">
-        <v>914</v>
+        <v>236</v>
       </c>
       <c r="L67" t="s">
-        <v>915</v>
+        <v>237</v>
       </c>
       <c r="M67" t="s">
-        <v>916</v>
-[...32 lines deleted...]
-    <row r="68" spans="1:23" x14ac:dyDescent="0.3">
+        <v>238</v>
+      </c>
+      <c r="N67" t="s">
+        <v>23</v>
+      </c>
+      <c r="O67" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P67" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A68">
-        <v>549</v>
+        <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>910</v>
+        <v>239</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F68">
         <v>211045</v>
       </c>
       <c r="G68" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H68">
         <v>367628</v>
       </c>
       <c r="J68">
         <v>99999</v>
       </c>
       <c r="K68" t="s">
-        <v>146</v>
+        <v>240</v>
       </c>
       <c r="L68" t="s">
-        <v>911</v>
+        <v>241</v>
       </c>
       <c r="M68" t="s">
-        <v>912</v>
-[...32 lines deleted...]
-    <row r="69" spans="1:23" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+      <c r="N68" t="s">
+        <v>23</v>
+      </c>
+      <c r="O68" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P68" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A69">
-        <v>5323</v>
+        <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>30</v>
+        <v>243</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F69">
         <v>211045</v>
       </c>
       <c r="G69" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H69">
         <v>367628</v>
       </c>
       <c r="J69">
         <v>99999</v>
       </c>
       <c r="K69" t="s">
-        <v>35</v>
+        <v>244</v>
       </c>
       <c r="L69" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="M69" t="s">
-        <v>37</v>
-[...32 lines deleted...]
-    <row r="70" spans="1:23" x14ac:dyDescent="0.3">
+        <v>246</v>
+      </c>
+      <c r="N69" t="s">
+        <v>23</v>
+      </c>
+      <c r="O69" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P69" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A70">
-        <v>734</v>
+        <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>1016</v>
+        <v>247</v>
       </c>
       <c r="C70" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F70">
         <v>211045</v>
       </c>
       <c r="G70" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H70">
         <v>367628</v>
       </c>
       <c r="J70">
         <v>99999</v>
       </c>
       <c r="K70" t="s">
-        <v>82</v>
+        <v>248</v>
       </c>
       <c r="L70" t="s">
-        <v>1017</v>
+        <v>249</v>
       </c>
       <c r="M70" t="s">
-        <v>1018</v>
-[...32 lines deleted...]
-    <row r="71" spans="1:23" x14ac:dyDescent="0.3">
+        <v>250</v>
+      </c>
+      <c r="N70" t="s">
+        <v>23</v>
+      </c>
+      <c r="O70" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P70" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A71">
-        <v>669</v>
+        <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>959</v>
+        <v>251</v>
       </c>
       <c r="C71" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F71">
         <v>211045</v>
       </c>
       <c r="G71" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H71">
         <v>367663</v>
       </c>
       <c r="J71">
         <v>99999</v>
       </c>
       <c r="K71">
         <v>2</v>
       </c>
       <c r="L71" t="s">
-        <v>960</v>
+        <v>253</v>
       </c>
       <c r="M71" t="s">
-        <v>961</v>
-[...32 lines deleted...]
-    <row r="72" spans="1:23" x14ac:dyDescent="0.3">
+        <v>254</v>
+      </c>
+      <c r="N71" t="s">
+        <v>23</v>
+      </c>
+      <c r="O71" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P71" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A72">
-        <v>668</v>
+        <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>464</v>
+        <v>255</v>
       </c>
       <c r="C72" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F72">
         <v>211045</v>
       </c>
       <c r="G72" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H72">
         <v>367663</v>
       </c>
       <c r="J72">
         <v>99999</v>
       </c>
       <c r="K72">
         <v>3</v>
       </c>
       <c r="L72" t="s">
-        <v>465</v>
+        <v>256</v>
       </c>
       <c r="M72" t="s">
-        <v>466</v>
-[...32 lines deleted...]
-    <row r="73" spans="1:23" x14ac:dyDescent="0.3">
+        <v>257</v>
+      </c>
+      <c r="N72" t="s">
+        <v>23</v>
+      </c>
+      <c r="O72" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P72" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A73">
-        <v>664</v>
+        <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>452</v>
+        <v>258</v>
       </c>
       <c r="C73" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F73">
         <v>211045</v>
       </c>
       <c r="G73" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H73">
         <v>367663</v>
       </c>
       <c r="J73">
         <v>99999</v>
       </c>
       <c r="K73">
         <v>4</v>
       </c>
       <c r="L73" t="s">
-        <v>453</v>
+        <v>259</v>
       </c>
       <c r="M73" t="s">
-        <v>454</v>
-[...32 lines deleted...]
-    <row r="74" spans="1:23" x14ac:dyDescent="0.3">
+        <v>260</v>
+      </c>
+      <c r="N73" t="s">
+        <v>23</v>
+      </c>
+      <c r="O73" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P73" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A74">
-        <v>663</v>
+        <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>449</v>
+        <v>261</v>
       </c>
       <c r="C74" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F74">
         <v>211045</v>
       </c>
       <c r="G74" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H74">
         <v>367663</v>
       </c>
       <c r="J74">
         <v>99999</v>
       </c>
       <c r="K74">
         <v>5</v>
       </c>
       <c r="L74" t="s">
-        <v>450</v>
+        <v>262</v>
       </c>
       <c r="M74" t="s">
-        <v>451</v>
-[...32 lines deleted...]
-    <row r="75" spans="1:23" x14ac:dyDescent="0.3">
+        <v>263</v>
+      </c>
+      <c r="N74" t="s">
+        <v>23</v>
+      </c>
+      <c r="O74" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P74" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A75">
-        <v>662</v>
+        <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>446</v>
+        <v>264</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D75" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F75">
         <v>211045</v>
       </c>
       <c r="G75" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H75">
         <v>367663</v>
       </c>
       <c r="J75">
         <v>99999</v>
       </c>
       <c r="K75">
         <v>6</v>
       </c>
       <c r="L75" t="s">
-        <v>447</v>
+        <v>265</v>
       </c>
       <c r="M75" t="s">
-        <v>448</v>
-[...32 lines deleted...]
-    <row r="76" spans="1:23" x14ac:dyDescent="0.3">
+        <v>266</v>
+      </c>
+      <c r="N75" t="s">
+        <v>23</v>
+      </c>
+      <c r="O75" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P75" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A76">
-        <v>661</v>
+        <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>443</v>
+        <v>267</v>
       </c>
       <c r="C76" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D76" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F76">
         <v>211045</v>
       </c>
       <c r="G76" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H76">
         <v>367663</v>
       </c>
       <c r="J76">
         <v>99999</v>
       </c>
       <c r="K76">
         <v>7</v>
       </c>
       <c r="L76" t="s">
-        <v>444</v>
+        <v>268</v>
       </c>
       <c r="M76" t="s">
-        <v>445</v>
-[...32 lines deleted...]
-    <row r="77" spans="1:23" x14ac:dyDescent="0.3">
+        <v>269</v>
+      </c>
+      <c r="N76" t="s">
+        <v>23</v>
+      </c>
+      <c r="O76" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P76" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A77">
-        <v>660</v>
+        <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>440</v>
+        <v>270</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F77">
         <v>211045</v>
       </c>
       <c r="G77" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H77">
         <v>367663</v>
       </c>
       <c r="J77">
         <v>99999</v>
       </c>
       <c r="K77">
         <v>8</v>
       </c>
       <c r="L77" t="s">
-        <v>441</v>
+        <v>271</v>
       </c>
       <c r="M77" t="s">
-        <v>442</v>
-[...32 lines deleted...]
-    <row r="78" spans="1:23" x14ac:dyDescent="0.3">
+        <v>272</v>
+      </c>
+      <c r="N77" t="s">
+        <v>23</v>
+      </c>
+      <c r="O77" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P77" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A78">
-        <v>637</v>
+        <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>425</v>
+        <v>273</v>
       </c>
       <c r="C78" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F78">
         <v>211045</v>
       </c>
       <c r="G78" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H78">
         <v>367663</v>
       </c>
       <c r="J78">
         <v>99999</v>
       </c>
       <c r="K78">
         <v>9</v>
       </c>
       <c r="L78" t="s">
-        <v>426</v>
+        <v>274</v>
       </c>
       <c r="M78" t="s">
-        <v>427</v>
-[...32 lines deleted...]
-    <row r="79" spans="1:23" x14ac:dyDescent="0.3">
+        <v>275</v>
+      </c>
+      <c r="N78" t="s">
+        <v>23</v>
+      </c>
+      <c r="O78" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P78" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A79">
-        <v>631</v>
+        <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>410</v>
+        <v>276</v>
       </c>
       <c r="C79" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E79" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F79">
         <v>211045</v>
       </c>
       <c r="G79" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H79">
         <v>367663</v>
       </c>
       <c r="J79">
         <v>99999</v>
       </c>
       <c r="K79">
         <v>11</v>
       </c>
       <c r="L79" t="s">
-        <v>411</v>
+        <v>277</v>
       </c>
       <c r="M79" t="s">
-        <v>412</v>
-[...32 lines deleted...]
-    <row r="80" spans="1:23" x14ac:dyDescent="0.3">
+        <v>278</v>
+      </c>
+      <c r="N79" t="s">
+        <v>23</v>
+      </c>
+      <c r="O79" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P79" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A80">
-        <v>633</v>
+        <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>413</v>
+        <v>279</v>
       </c>
       <c r="C80" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F80">
         <v>211045</v>
       </c>
       <c r="G80" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H80">
         <v>367663</v>
       </c>
       <c r="J80">
         <v>99999</v>
       </c>
       <c r="K80">
         <v>14</v>
       </c>
       <c r="L80" t="s">
-        <v>414</v>
+        <v>280</v>
       </c>
       <c r="M80" t="s">
-        <v>415</v>
-[...32 lines deleted...]
-    <row r="81" spans="1:23" x14ac:dyDescent="0.3">
+        <v>281</v>
+      </c>
+      <c r="N80" t="s">
+        <v>23</v>
+      </c>
+      <c r="O80" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P80" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A81">
-        <v>634</v>
+        <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>416</v>
+        <v>282</v>
       </c>
       <c r="C81" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E81" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F81">
         <v>211045</v>
       </c>
       <c r="G81" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H81">
         <v>367663</v>
       </c>
       <c r="J81">
         <v>99999</v>
       </c>
       <c r="K81">
         <v>15</v>
       </c>
       <c r="L81" t="s">
-        <v>417</v>
+        <v>283</v>
       </c>
       <c r="M81" t="s">
-        <v>418</v>
-[...32 lines deleted...]
-    <row r="82" spans="1:23" x14ac:dyDescent="0.3">
+        <v>284</v>
+      </c>
+      <c r="N81" t="s">
+        <v>23</v>
+      </c>
+      <c r="O81" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P81" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A82">
-        <v>685</v>
+        <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>983</v>
+        <v>285</v>
       </c>
       <c r="C82" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E82" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F82">
         <v>211045</v>
       </c>
       <c r="G82" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H82">
         <v>367663</v>
       </c>
       <c r="J82">
         <v>99999</v>
       </c>
       <c r="K82">
         <v>17</v>
       </c>
       <c r="L82" t="s">
-        <v>984</v>
+        <v>286</v>
       </c>
       <c r="M82" t="s">
-        <v>985</v>
-[...32 lines deleted...]
-    <row r="83" spans="1:23" x14ac:dyDescent="0.3">
+        <v>287</v>
+      </c>
+      <c r="N82" t="s">
+        <v>23</v>
+      </c>
+      <c r="O82" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P82" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A83">
-        <v>709</v>
+        <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>502</v>
+        <v>288</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D83" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F83">
         <v>211045</v>
       </c>
       <c r="G83" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H83">
         <v>367663</v>
       </c>
       <c r="J83">
         <v>99999</v>
       </c>
       <c r="K83">
         <v>18</v>
       </c>
       <c r="L83" t="s">
-        <v>503</v>
+        <v>289</v>
       </c>
       <c r="M83" t="s">
-        <v>504</v>
-[...32 lines deleted...]
-    <row r="84" spans="1:23" x14ac:dyDescent="0.3">
+        <v>290</v>
+      </c>
+      <c r="N83" t="s">
+        <v>23</v>
+      </c>
+      <c r="O83" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P83" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A84">
-        <v>689</v>
+        <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>480</v>
+        <v>291</v>
       </c>
       <c r="C84" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D84" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E84" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F84">
         <v>211045</v>
       </c>
       <c r="G84" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H84">
         <v>367663</v>
       </c>
       <c r="J84">
         <v>99999</v>
       </c>
       <c r="K84">
         <v>19</v>
       </c>
       <c r="L84" t="s">
-        <v>481</v>
+        <v>292</v>
       </c>
       <c r="M84" t="s">
-        <v>482</v>
-[...32 lines deleted...]
-    <row r="85" spans="1:23" x14ac:dyDescent="0.3">
+        <v>293</v>
+      </c>
+      <c r="N84" t="s">
+        <v>23</v>
+      </c>
+      <c r="O84" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P84" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A85">
-        <v>683</v>
+        <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>977</v>
+        <v>294</v>
       </c>
       <c r="C85" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F85">
         <v>211045</v>
       </c>
       <c r="G85" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H85">
         <v>367663</v>
       </c>
       <c r="J85">
         <v>99999</v>
       </c>
       <c r="K85">
         <v>20</v>
       </c>
       <c r="L85" t="s">
-        <v>978</v>
+        <v>295</v>
       </c>
       <c r="M85" t="s">
-        <v>979</v>
-[...32 lines deleted...]
-    <row r="86" spans="1:23" x14ac:dyDescent="0.3">
+        <v>296</v>
+      </c>
+      <c r="N85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O85" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P85" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A86">
-        <v>711</v>
+        <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>505</v>
+        <v>297</v>
       </c>
       <c r="C86" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D86" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F86">
         <v>211045</v>
       </c>
       <c r="G86" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H86">
         <v>367663</v>
       </c>
       <c r="J86">
         <v>99999</v>
       </c>
       <c r="K86">
         <v>22</v>
       </c>
       <c r="L86" t="s">
-        <v>506</v>
+        <v>298</v>
       </c>
       <c r="M86" t="s">
-        <v>507</v>
-[...32 lines deleted...]
-    <row r="87" spans="1:23" x14ac:dyDescent="0.3">
+        <v>299</v>
+      </c>
+      <c r="N86" t="s">
+        <v>23</v>
+      </c>
+      <c r="O86" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P86" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A87">
-        <v>712</v>
+        <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>508</v>
+        <v>300</v>
       </c>
       <c r="C87" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D87" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F87">
         <v>211045</v>
       </c>
       <c r="G87" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H87">
         <v>367663</v>
       </c>
       <c r="J87">
         <v>99999</v>
       </c>
       <c r="K87">
         <v>25</v>
       </c>
       <c r="L87" t="s">
-        <v>509</v>
+        <v>301</v>
       </c>
       <c r="M87" t="s">
-        <v>510</v>
-[...32 lines deleted...]
-    <row r="88" spans="1:23" x14ac:dyDescent="0.3">
+        <v>302</v>
+      </c>
+      <c r="N87" t="s">
+        <v>23</v>
+      </c>
+      <c r="O87" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P87" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A88">
-        <v>688</v>
+        <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>477</v>
+        <v>303</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D88" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F88">
         <v>211045</v>
       </c>
       <c r="G88" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H88">
         <v>367663</v>
       </c>
       <c r="J88">
         <v>99999</v>
       </c>
       <c r="K88">
         <v>26</v>
       </c>
       <c r="L88" t="s">
-        <v>478</v>
+        <v>304</v>
       </c>
       <c r="M88" t="s">
-        <v>479</v>
-[...32 lines deleted...]
-    <row r="89" spans="1:23" x14ac:dyDescent="0.3">
+        <v>305</v>
+      </c>
+      <c r="N88" t="s">
+        <v>23</v>
+      </c>
+      <c r="O88" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P88" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A89">
-        <v>687</v>
+        <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>474</v>
+        <v>306</v>
       </c>
       <c r="C89" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F89">
         <v>211045</v>
       </c>
       <c r="G89" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H89">
         <v>367663</v>
       </c>
       <c r="J89">
         <v>99999</v>
       </c>
       <c r="K89">
         <v>27</v>
       </c>
       <c r="L89" t="s">
-        <v>475</v>
+        <v>307</v>
       </c>
       <c r="M89" t="s">
-        <v>476</v>
-[...32 lines deleted...]
-    <row r="90" spans="1:23" x14ac:dyDescent="0.3">
+        <v>308</v>
+      </c>
+      <c r="N89" t="s">
+        <v>23</v>
+      </c>
+      <c r="O89" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P89" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A90">
-        <v>682</v>
+        <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>974</v>
+        <v>309</v>
       </c>
       <c r="C90" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F90">
         <v>211045</v>
       </c>
       <c r="G90" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H90">
         <v>367663</v>
       </c>
       <c r="J90">
         <v>99999</v>
       </c>
       <c r="K90">
         <v>28</v>
       </c>
       <c r="L90" t="s">
-        <v>975</v>
+        <v>310</v>
       </c>
       <c r="M90" t="s">
-        <v>976</v>
-[...32 lines deleted...]
-    <row r="91" spans="1:23" x14ac:dyDescent="0.3">
+        <v>311</v>
+      </c>
+      <c r="N90" t="s">
+        <v>23</v>
+      </c>
+      <c r="O90" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P90" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A91">
-        <v>681</v>
+        <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>971</v>
+        <v>312</v>
       </c>
       <c r="C91" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F91">
         <v>211045</v>
       </c>
       <c r="G91" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H91">
         <v>367663</v>
       </c>
       <c r="J91">
         <v>99999</v>
       </c>
       <c r="K91">
         <v>29</v>
       </c>
       <c r="L91" t="s">
-        <v>972</v>
+        <v>313</v>
       </c>
       <c r="M91" t="s">
-        <v>973</v>
-[...32 lines deleted...]
-    <row r="92" spans="1:23" x14ac:dyDescent="0.3">
+        <v>314</v>
+      </c>
+      <c r="N91" t="s">
+        <v>23</v>
+      </c>
+      <c r="O91" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P91" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A92">
-        <v>680</v>
+        <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>968</v>
+        <v>315</v>
       </c>
       <c r="C92" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D92" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F92">
         <v>211045</v>
       </c>
       <c r="G92" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H92">
         <v>367663</v>
       </c>
       <c r="J92">
         <v>99999</v>
       </c>
       <c r="K92">
         <v>31</v>
       </c>
       <c r="L92" t="s">
-        <v>969</v>
+        <v>316</v>
       </c>
       <c r="M92" t="s">
-        <v>970</v>
-[...32 lines deleted...]
-    <row r="93" spans="1:23" x14ac:dyDescent="0.3">
+        <v>317</v>
+      </c>
+      <c r="N92" t="s">
+        <v>23</v>
+      </c>
+      <c r="O92" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P92" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A93">
-        <v>679</v>
+        <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>965</v>
+        <v>318</v>
       </c>
       <c r="C93" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F93">
         <v>211045</v>
       </c>
       <c r="G93" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H93">
         <v>367663</v>
       </c>
       <c r="J93">
         <v>99999</v>
       </c>
       <c r="K93">
         <v>32</v>
       </c>
       <c r="L93" t="s">
-        <v>966</v>
+        <v>319</v>
       </c>
       <c r="M93" t="s">
-        <v>967</v>
-[...32 lines deleted...]
-    <row r="94" spans="1:23" x14ac:dyDescent="0.3">
+        <v>320</v>
+      </c>
+      <c r="N93" t="s">
+        <v>23</v>
+      </c>
+      <c r="O93" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P93" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A94">
-        <v>708</v>
+        <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>499</v>
+        <v>321</v>
       </c>
       <c r="C94" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D94" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F94">
         <v>211045</v>
       </c>
       <c r="G94" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H94">
         <v>367663</v>
       </c>
       <c r="J94">
         <v>99999</v>
       </c>
       <c r="K94">
         <v>33</v>
       </c>
       <c r="L94" t="s">
-        <v>500</v>
+        <v>322</v>
       </c>
       <c r="M94" t="s">
-        <v>501</v>
-[...32 lines deleted...]
-    <row r="95" spans="1:23" x14ac:dyDescent="0.3">
+        <v>323</v>
+      </c>
+      <c r="N94" t="s">
+        <v>48</v>
+      </c>
+      <c r="O94" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P94" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A95">
-        <v>706</v>
+        <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>492</v>
+        <v>324</v>
       </c>
       <c r="C95" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F95">
         <v>211045</v>
       </c>
       <c r="G95" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H95">
         <v>367663</v>
       </c>
       <c r="J95">
         <v>99999</v>
       </c>
       <c r="K95">
         <v>34</v>
       </c>
       <c r="L95" t="s">
-        <v>493</v>
+        <v>325</v>
       </c>
       <c r="M95" t="s">
-        <v>494</v>
-[...32 lines deleted...]
-    <row r="96" spans="1:23" x14ac:dyDescent="0.3">
+        <v>326</v>
+      </c>
+      <c r="N95" t="s">
+        <v>23</v>
+      </c>
+      <c r="O95" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P95" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A96">
-        <v>720</v>
+        <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>511</v>
+        <v>327</v>
       </c>
       <c r="C96" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F96">
         <v>211045</v>
       </c>
       <c r="G96" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H96">
         <v>367663</v>
       </c>
       <c r="J96">
         <v>99999</v>
       </c>
       <c r="K96">
         <v>35</v>
       </c>
       <c r="L96" t="s">
-        <v>512</v>
+        <v>328</v>
       </c>
       <c r="M96" t="s">
-        <v>513</v>
-[...32 lines deleted...]
-    <row r="97" spans="1:30" x14ac:dyDescent="0.3">
+        <v>329</v>
+      </c>
+      <c r="N96" t="s">
+        <v>23</v>
+      </c>
+      <c r="O96" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P96" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A97">
-        <v>667</v>
+        <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>461</v>
+        <v>330</v>
       </c>
       <c r="C97" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F97">
         <v>211045</v>
       </c>
       <c r="G97" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H97">
         <v>367663</v>
       </c>
       <c r="J97">
         <v>99999</v>
       </c>
       <c r="K97">
         <v>36</v>
       </c>
       <c r="L97" t="s">
-        <v>462</v>
+        <v>331</v>
       </c>
       <c r="M97" t="s">
-        <v>463</v>
-[...32 lines deleted...]
-    <row r="98" spans="1:30" x14ac:dyDescent="0.3">
+        <v>332</v>
+      </c>
+      <c r="N97" t="s">
+        <v>23</v>
+      </c>
+      <c r="O97" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P97" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A98">
-        <v>635</v>
+        <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>419</v>
+        <v>333</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E98" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F98">
         <v>211045</v>
       </c>
       <c r="G98" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H98">
         <v>367663</v>
       </c>
       <c r="J98">
         <v>99999</v>
       </c>
       <c r="K98" t="s">
-        <v>102</v>
+        <v>334</v>
       </c>
       <c r="L98" t="s">
-        <v>420</v>
+        <v>335</v>
       </c>
       <c r="M98" t="s">
-        <v>421</v>
-[...32 lines deleted...]
-    <row r="99" spans="1:30" x14ac:dyDescent="0.3">
+        <v>336</v>
+      </c>
+      <c r="N98" t="s">
+        <v>23</v>
+      </c>
+      <c r="O98" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P98" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A99">
-        <v>626</v>
+        <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>403</v>
+        <v>337</v>
       </c>
       <c r="C99" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F99">
         <v>211045</v>
       </c>
       <c r="G99" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H99">
         <v>367663</v>
       </c>
       <c r="J99">
         <v>99999</v>
       </c>
       <c r="K99" t="s">
-        <v>95</v>
+        <v>338</v>
       </c>
       <c r="L99" t="s">
-        <v>405</v>
+        <v>339</v>
       </c>
       <c r="M99" t="s">
-        <v>406</v>
-[...32 lines deleted...]
-    <row r="100" spans="1:30" x14ac:dyDescent="0.3">
+        <v>340</v>
+      </c>
+      <c r="N99" t="s">
+        <v>23</v>
+      </c>
+      <c r="O99" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P99" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A100">
-        <v>684</v>
+        <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>980</v>
+        <v>341</v>
       </c>
       <c r="C100" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D100" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E100" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F100">
         <v>211045</v>
       </c>
       <c r="G100" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H100">
         <v>367663</v>
       </c>
       <c r="J100">
         <v>99999</v>
       </c>
       <c r="K100" t="s">
-        <v>81</v>
+        <v>229</v>
       </c>
       <c r="L100" t="s">
-        <v>981</v>
+        <v>342</v>
       </c>
       <c r="M100" t="s">
-        <v>982</v>
-[...32 lines deleted...]
-    <row r="101" spans="1:30" x14ac:dyDescent="0.3">
+        <v>343</v>
+      </c>
+      <c r="N100" t="s">
+        <v>23</v>
+      </c>
+      <c r="O100" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P100" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A101">
-        <v>707</v>
+        <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>495</v>
+        <v>344</v>
       </c>
       <c r="C101" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F101">
         <v>211045</v>
       </c>
       <c r="G101" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H101">
         <v>367663</v>
       </c>
       <c r="J101">
         <v>99999</v>
       </c>
       <c r="K101" t="s">
-        <v>496</v>
+        <v>345</v>
       </c>
       <c r="L101" t="s">
-        <v>497</v>
+        <v>346</v>
       </c>
       <c r="M101" t="s">
-        <v>498</v>
-[...32 lines deleted...]
-    <row r="102" spans="1:30" x14ac:dyDescent="0.3">
+        <v>347</v>
+      </c>
+      <c r="N101" t="s">
+        <v>23</v>
+      </c>
+      <c r="O101" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P101" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A102">
-        <v>721</v>
+        <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>989</v>
+        <v>348</v>
       </c>
       <c r="C102" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E102" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F102">
         <v>211045</v>
       </c>
       <c r="G102" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H102">
         <v>367663</v>
       </c>
       <c r="J102">
         <v>99999</v>
       </c>
       <c r="K102" t="s">
-        <v>136</v>
+        <v>349</v>
       </c>
       <c r="L102" t="s">
-        <v>990</v>
+        <v>350</v>
       </c>
       <c r="M102" t="s">
-        <v>991</v>
-[...32 lines deleted...]
-    <row r="103" spans="1:30" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+      <c r="N102" t="s">
+        <v>23</v>
+      </c>
+      <c r="O102" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P102" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A103">
-        <v>666</v>
+        <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>458</v>
+        <v>352</v>
       </c>
       <c r="C103" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D103" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F103">
         <v>211045</v>
       </c>
       <c r="G103" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H103">
         <v>367663</v>
       </c>
       <c r="J103">
         <v>99999</v>
       </c>
       <c r="K103" t="s">
-        <v>90</v>
+        <v>353</v>
       </c>
       <c r="L103" t="s">
-        <v>459</v>
+        <v>354</v>
       </c>
       <c r="M103" t="s">
-        <v>460</v>
-[...32 lines deleted...]
-    <row r="104" spans="1:30" x14ac:dyDescent="0.3">
+        <v>355</v>
+      </c>
+      <c r="N103" t="s">
+        <v>23</v>
+      </c>
+      <c r="O103" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P103" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A104">
-        <v>665</v>
+        <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>455</v>
+        <v>356</v>
       </c>
       <c r="C104" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F104">
         <v>211045</v>
       </c>
       <c r="G104" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H104">
         <v>367663</v>
       </c>
       <c r="J104">
         <v>99999</v>
       </c>
       <c r="K104" t="s">
-        <v>155</v>
+        <v>357</v>
       </c>
       <c r="L104" t="s">
-        <v>456</v>
+        <v>358</v>
       </c>
       <c r="M104" t="s">
-        <v>457</v>
-[...32 lines deleted...]
-    <row r="105" spans="1:30" x14ac:dyDescent="0.3">
+        <v>359</v>
+      </c>
+      <c r="N104" t="s">
+        <v>23</v>
+      </c>
+      <c r="O104" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P104" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A105">
-        <v>636</v>
+        <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>422</v>
+        <v>360</v>
       </c>
       <c r="C105" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D105" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F105">
         <v>211045</v>
       </c>
       <c r="G105" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="H105">
         <v>367663</v>
       </c>
       <c r="J105">
         <v>99999</v>
       </c>
       <c r="K105" t="s">
-        <v>82</v>
+        <v>248</v>
       </c>
       <c r="L105" t="s">
-        <v>423</v>
+        <v>361</v>
       </c>
       <c r="M105" t="s">
-        <v>424</v>
-[...32 lines deleted...]
-    <row r="106" spans="1:30" x14ac:dyDescent="0.3">
+        <v>362</v>
+      </c>
+      <c r="N105" t="s">
+        <v>23</v>
+      </c>
+      <c r="O105" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P105" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A106">
-        <v>735</v>
+        <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>1019</v>
+        <v>363</v>
       </c>
       <c r="C106" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D106" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F106">
         <v>211045</v>
       </c>
       <c r="G106" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H106">
         <v>367692</v>
       </c>
       <c r="J106">
         <v>99999</v>
       </c>
       <c r="K106">
         <v>1</v>
       </c>
       <c r="L106" t="s">
-        <v>1020</v>
+        <v>365</v>
       </c>
       <c r="M106" t="s">
-        <v>1021</v>
-[...32 lines deleted...]
-    <row r="107" spans="1:30" x14ac:dyDescent="0.3">
+        <v>366</v>
+      </c>
+      <c r="N106" t="s">
+        <v>23</v>
+      </c>
+      <c r="O106" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P106" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A107">
-        <v>736</v>
+        <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>1022</v>
+        <v>367</v>
       </c>
       <c r="C107" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F107">
         <v>211045</v>
       </c>
       <c r="G107" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H107">
         <v>367692</v>
       </c>
       <c r="J107">
         <v>99999</v>
       </c>
       <c r="K107">
         <v>3</v>
       </c>
       <c r="L107" t="s">
-        <v>1023</v>
+        <v>368</v>
       </c>
       <c r="M107" t="s">
-        <v>1024</v>
-[...32 lines deleted...]
-    <row r="108" spans="1:30" x14ac:dyDescent="0.3">
+        <v>369</v>
+      </c>
+      <c r="N107" t="s">
+        <v>23</v>
+      </c>
+      <c r="O107" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P107" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A108">
-        <v>507</v>
+        <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>880</v>
+        <v>370</v>
       </c>
       <c r="C108" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D108" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F108">
         <v>211045</v>
       </c>
       <c r="G108" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H108">
         <v>367692</v>
       </c>
       <c r="J108">
         <v>99999</v>
       </c>
       <c r="K108">
         <v>15</v>
       </c>
       <c r="L108" t="s">
-        <v>881</v>
+        <v>371</v>
       </c>
       <c r="M108" t="s">
-        <v>882</v>
-[...32 lines deleted...]
-    <row r="109" spans="1:30" x14ac:dyDescent="0.3">
+        <v>372</v>
+      </c>
+      <c r="N108" t="s">
+        <v>23</v>
+      </c>
+      <c r="O108" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P108" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A109">
-        <v>911</v>
+        <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>1504</v>
+        <v>373</v>
       </c>
       <c r="C109" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D109" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F109">
         <v>211045</v>
       </c>
       <c r="G109" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H109">
         <v>367692</v>
       </c>
       <c r="J109">
         <v>99999</v>
       </c>
       <c r="K109">
         <v>23</v>
       </c>
       <c r="L109" t="s">
-        <v>1505</v>
+        <v>374</v>
       </c>
       <c r="M109" t="s">
-        <v>1506</v>
-[...35 lines deleted...]
-    <row r="110" spans="1:30" x14ac:dyDescent="0.3">
+        <v>375</v>
+      </c>
+      <c r="N109" t="s">
+        <v>23</v>
+      </c>
+      <c r="O109" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P109" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A110">
-        <v>803</v>
+        <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>1516</v>
+        <v>376</v>
       </c>
       <c r="C110" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D110" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F110">
         <v>211045</v>
       </c>
       <c r="G110" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H110">
         <v>367692</v>
       </c>
       <c r="J110">
         <v>99999</v>
       </c>
       <c r="K110">
         <v>24</v>
       </c>
       <c r="L110" t="s">
-        <v>1517</v>
+        <v>377</v>
       </c>
       <c r="M110" t="s">
-        <v>1518</v>
-[...35 lines deleted...]
-    <row r="111" spans="1:30" x14ac:dyDescent="0.3">
+        <v>378</v>
+      </c>
+      <c r="N110" t="s">
+        <v>23</v>
+      </c>
+      <c r="O110" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P110" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A111">
-        <v>910</v>
+        <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>1507</v>
+        <v>379</v>
       </c>
       <c r="C111" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D111" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F111">
         <v>211045</v>
       </c>
       <c r="G111" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H111">
         <v>367692</v>
       </c>
       <c r="J111">
         <v>99999</v>
       </c>
       <c r="K111">
         <v>28</v>
       </c>
       <c r="L111" t="s">
-        <v>1508</v>
+        <v>380</v>
       </c>
       <c r="M111" t="s">
-        <v>1509</v>
-[...35 lines deleted...]
-    <row r="112" spans="1:30" x14ac:dyDescent="0.3">
+        <v>381</v>
+      </c>
+      <c r="N111" t="s">
+        <v>23</v>
+      </c>
+      <c r="O111" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P111" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A112">
-        <v>508</v>
+        <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>1510</v>
+        <v>382</v>
       </c>
       <c r="C112" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F112">
         <v>211045</v>
       </c>
       <c r="G112" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H112">
         <v>367692</v>
       </c>
       <c r="J112">
         <v>99999</v>
       </c>
       <c r="K112">
         <v>31</v>
       </c>
       <c r="L112" t="s">
-        <v>1511</v>
+        <v>383</v>
       </c>
       <c r="M112" t="s">
-        <v>1512</v>
-[...35 lines deleted...]
-    <row r="113" spans="1:30" x14ac:dyDescent="0.3">
+        <v>384</v>
+      </c>
+      <c r="N112" t="s">
+        <v>23</v>
+      </c>
+      <c r="O112" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P112" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A113">
-        <v>804</v>
+        <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>1519</v>
+        <v>385</v>
       </c>
       <c r="C113" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D113" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E113" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F113">
         <v>211045</v>
       </c>
       <c r="G113" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H113">
         <v>367692</v>
       </c>
       <c r="J113">
         <v>99999</v>
       </c>
       <c r="K113">
         <v>37</v>
       </c>
       <c r="L113" t="s">
-        <v>1520</v>
+        <v>386</v>
       </c>
       <c r="M113" t="s">
-        <v>1521</v>
-[...35 lines deleted...]
-    <row r="114" spans="1:30" x14ac:dyDescent="0.3">
+        <v>387</v>
+      </c>
+      <c r="N113" t="s">
+        <v>23</v>
+      </c>
+      <c r="O113" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P113" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A114">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>388</v>
       </c>
       <c r="C114" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D114" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F114">
         <v>211045</v>
       </c>
       <c r="G114" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H114">
         <v>367692</v>
       </c>
       <c r="J114">
         <v>99999</v>
       </c>
       <c r="K114" t="s">
-        <v>102</v>
+        <v>334</v>
       </c>
       <c r="L114" t="s">
-        <v>289</v>
+        <v>389</v>
       </c>
       <c r="M114" t="s">
-        <v>290</v>
-[...32 lines deleted...]
-    <row r="115" spans="1:30" x14ac:dyDescent="0.3">
+        <v>390</v>
+      </c>
+      <c r="N114" t="s">
+        <v>23</v>
+      </c>
+      <c r="O114" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P114" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A115">
-        <v>598</v>
+        <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>1513</v>
+        <v>391</v>
       </c>
       <c r="C115" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D115" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F115">
         <v>211045</v>
       </c>
       <c r="G115" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H115">
         <v>367692</v>
       </c>
       <c r="J115">
         <v>99999</v>
       </c>
       <c r="K115" t="s">
-        <v>126</v>
+        <v>392</v>
       </c>
       <c r="L115" t="s">
-        <v>1514</v>
+        <v>393</v>
       </c>
       <c r="M115" t="s">
-        <v>1515</v>
-[...35 lines deleted...]
-    <row r="116" spans="1:30" x14ac:dyDescent="0.3">
+        <v>394</v>
+      </c>
+      <c r="N115" t="s">
+        <v>23</v>
+      </c>
+      <c r="O115" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P115" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A116">
-        <v>737</v>
+        <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>1025</v>
+        <v>395</v>
       </c>
       <c r="C116" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D116" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F116">
         <v>211045</v>
       </c>
       <c r="G116" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H116">
         <v>367692</v>
       </c>
       <c r="J116">
         <v>99999</v>
       </c>
       <c r="K116" t="s">
-        <v>93</v>
+        <v>396</v>
       </c>
       <c r="L116" t="s">
-        <v>1026</v>
+        <v>397</v>
       </c>
       <c r="M116" t="s">
-        <v>1027</v>
-[...32 lines deleted...]
-    <row r="117" spans="1:30" x14ac:dyDescent="0.3">
+        <v>398</v>
+      </c>
+      <c r="N116" t="s">
+        <v>23</v>
+      </c>
+      <c r="O116" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P116" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A117">
-        <v>738</v>
+        <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>1028</v>
+        <v>399</v>
       </c>
       <c r="C117" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D117" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F117">
         <v>211045</v>
       </c>
       <c r="G117" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H117">
         <v>367692</v>
       </c>
       <c r="J117">
         <v>99999</v>
       </c>
       <c r="K117" t="s">
-        <v>111</v>
+        <v>400</v>
       </c>
       <c r="L117" t="s">
-        <v>1029</v>
+        <v>401</v>
       </c>
       <c r="M117" t="s">
-        <v>1030</v>
-[...32 lines deleted...]
-    <row r="118" spans="1:30" x14ac:dyDescent="0.3">
+        <v>402</v>
+      </c>
+      <c r="N117" t="s">
+        <v>23</v>
+      </c>
+      <c r="O117" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P117" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A118">
-        <v>739</v>
+        <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>1031</v>
+        <v>403</v>
       </c>
       <c r="C118" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D118" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F118">
         <v>211045</v>
       </c>
       <c r="G118" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H118">
         <v>367692</v>
       </c>
       <c r="J118">
         <v>99999</v>
       </c>
       <c r="K118" t="s">
-        <v>120</v>
+        <v>404</v>
       </c>
       <c r="L118" t="s">
-        <v>1032</v>
+        <v>405</v>
       </c>
       <c r="M118" t="s">
-        <v>1033</v>
-[...32 lines deleted...]
-    <row r="119" spans="1:30" x14ac:dyDescent="0.3">
+        <v>406</v>
+      </c>
+      <c r="N118" t="s">
+        <v>23</v>
+      </c>
+      <c r="O118" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P118" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A119">
-        <v>740</v>
+        <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>1034</v>
+        <v>407</v>
       </c>
       <c r="C119" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D119" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E119" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F119">
         <v>211045</v>
       </c>
       <c r="G119" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H119">
         <v>367692</v>
       </c>
       <c r="J119">
         <v>99999</v>
       </c>
       <c r="K119" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="L119" t="s">
-        <v>1035</v>
+        <v>408</v>
       </c>
       <c r="M119" t="s">
-        <v>1036</v>
-[...32 lines deleted...]
-    <row r="120" spans="1:30" x14ac:dyDescent="0.3">
+        <v>409</v>
+      </c>
+      <c r="N119" t="s">
+        <v>23</v>
+      </c>
+      <c r="O119" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P119" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A120">
-        <v>805</v>
+        <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>1216</v>
+        <v>410</v>
       </c>
       <c r="C120" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D120" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F120">
         <v>211045</v>
       </c>
       <c r="G120" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H120">
         <v>367692</v>
       </c>
       <c r="J120">
         <v>99999</v>
       </c>
       <c r="K120" t="s">
-        <v>118</v>
+        <v>411</v>
       </c>
       <c r="L120" t="s">
-        <v>1217</v>
+        <v>412</v>
       </c>
       <c r="M120" t="s">
-        <v>1218</v>
-[...32 lines deleted...]
-    <row r="121" spans="1:30" x14ac:dyDescent="0.3">
+        <v>413</v>
+      </c>
+      <c r="N120" t="s">
+        <v>23</v>
+      </c>
+      <c r="O120" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P120" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A121">
-        <v>806</v>
+        <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>1219</v>
+        <v>414</v>
       </c>
       <c r="C121" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D121" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F121">
         <v>211045</v>
       </c>
       <c r="G121" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H121">
         <v>367692</v>
       </c>
       <c r="J121">
         <v>99999</v>
       </c>
       <c r="K121" t="s">
-        <v>130</v>
+        <v>415</v>
       </c>
       <c r="L121" t="s">
-        <v>1220</v>
+        <v>416</v>
       </c>
       <c r="M121" t="s">
-        <v>1221</v>
-[...32 lines deleted...]
-    <row r="122" spans="1:30" x14ac:dyDescent="0.3">
+        <v>417</v>
+      </c>
+      <c r="N121" t="s">
+        <v>23</v>
+      </c>
+      <c r="O121" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P121" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A122">
-        <v>909</v>
+        <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>1495</v>
+        <v>418</v>
       </c>
       <c r="C122" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D122" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F122">
         <v>211045</v>
       </c>
       <c r="G122" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H122">
         <v>367692</v>
       </c>
       <c r="J122">
         <v>99999</v>
       </c>
       <c r="K122" t="s">
-        <v>100</v>
+        <v>419</v>
       </c>
       <c r="L122" t="s">
-        <v>1496</v>
+        <v>420</v>
       </c>
       <c r="M122" t="s">
-        <v>1497</v>
-[...32 lines deleted...]
-    <row r="123" spans="1:30" x14ac:dyDescent="0.3">
+        <v>421</v>
+      </c>
+      <c r="N122" t="s">
+        <v>23</v>
+      </c>
+      <c r="O122" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P122" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A123">
-        <v>504</v>
+        <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>877</v>
+        <v>422</v>
       </c>
       <c r="C123" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D123" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F123">
         <v>211045</v>
       </c>
       <c r="G123" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H123">
         <v>367692</v>
       </c>
       <c r="J123">
         <v>99999</v>
       </c>
       <c r="K123" t="s">
-        <v>137</v>
+        <v>423</v>
       </c>
       <c r="L123" t="s">
-        <v>878</v>
+        <v>424</v>
       </c>
       <c r="M123" t="s">
-        <v>879</v>
-[...32 lines deleted...]
-    <row r="124" spans="1:30" x14ac:dyDescent="0.3">
+        <v>425</v>
+      </c>
+      <c r="N123" t="s">
+        <v>23</v>
+      </c>
+      <c r="O123" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P123" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A124">
-        <v>503</v>
+        <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>874</v>
+        <v>426</v>
       </c>
       <c r="C124" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F124">
         <v>211045</v>
       </c>
       <c r="G124" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H124">
         <v>367692</v>
       </c>
       <c r="J124">
         <v>99999</v>
       </c>
       <c r="K124" t="s">
-        <v>161</v>
+        <v>427</v>
       </c>
       <c r="L124" t="s">
-        <v>875</v>
+        <v>428</v>
       </c>
       <c r="M124" t="s">
-        <v>876</v>
-[...32 lines deleted...]
-    <row r="125" spans="1:30" x14ac:dyDescent="0.3">
+        <v>429</v>
+      </c>
+      <c r="N124" t="s">
+        <v>23</v>
+      </c>
+      <c r="O124" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P124" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A125">
-        <v>569</v>
+        <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>342</v>
+        <v>430</v>
       </c>
       <c r="C125" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D125" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F125">
         <v>211045</v>
       </c>
       <c r="G125" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H125">
         <v>367692</v>
       </c>
       <c r="J125">
         <v>99999</v>
       </c>
       <c r="K125" t="s">
-        <v>138</v>
+        <v>431</v>
       </c>
       <c r="L125" t="s">
-        <v>343</v>
+        <v>432</v>
       </c>
       <c r="M125" t="s">
-        <v>344</v>
-[...32 lines deleted...]
-    <row r="126" spans="1:30" x14ac:dyDescent="0.3">
+        <v>433</v>
+      </c>
+      <c r="N125" t="s">
+        <v>23</v>
+      </c>
+      <c r="O125" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P125" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A126">
-        <v>605</v>
+        <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>941</v>
+        <v>434</v>
       </c>
       <c r="C126" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D126" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F126">
         <v>211045</v>
       </c>
       <c r="G126" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H126">
         <v>367692</v>
       </c>
       <c r="J126">
         <v>99999</v>
       </c>
       <c r="K126" t="s">
-        <v>97</v>
+        <v>435</v>
       </c>
       <c r="L126" t="s">
-        <v>942</v>
+        <v>436</v>
       </c>
       <c r="M126" t="s">
-        <v>943</v>
-[...32 lines deleted...]
-    <row r="127" spans="1:30" x14ac:dyDescent="0.3">
+        <v>437</v>
+      </c>
+      <c r="N126" t="s">
+        <v>23</v>
+      </c>
+      <c r="O126" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P126" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A127">
-        <v>502</v>
+        <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>870</v>
+        <v>438</v>
       </c>
       <c r="C127" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D127" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F127">
         <v>211045</v>
       </c>
       <c r="G127" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H127">
         <v>367692</v>
       </c>
       <c r="J127">
         <v>99999</v>
       </c>
       <c r="K127" t="s">
-        <v>871</v>
+        <v>439</v>
       </c>
       <c r="L127" t="s">
-        <v>872</v>
+        <v>440</v>
       </c>
       <c r="M127" t="s">
-        <v>873</v>
-[...32 lines deleted...]
-    <row r="128" spans="1:30" x14ac:dyDescent="0.3">
+        <v>441</v>
+      </c>
+      <c r="N127" t="s">
+        <v>23</v>
+      </c>
+      <c r="O127" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P127" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A128">
-        <v>807</v>
+        <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>1222</v>
+        <v>442</v>
       </c>
       <c r="C128" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D128" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F128">
         <v>211045</v>
       </c>
       <c r="G128" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H128">
         <v>367692</v>
       </c>
       <c r="J128">
         <v>99999</v>
       </c>
       <c r="K128" t="s">
-        <v>1223</v>
+        <v>443</v>
       </c>
       <c r="L128" t="s">
-        <v>1224</v>
+        <v>444</v>
       </c>
       <c r="M128" t="s">
-        <v>1225</v>
-[...32 lines deleted...]
-    <row r="129" spans="1:23" x14ac:dyDescent="0.3">
+        <v>445</v>
+      </c>
+      <c r="N128" t="s">
+        <v>23</v>
+      </c>
+      <c r="O128" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P128" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A129">
-        <v>501</v>
+        <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>866</v>
+        <v>446</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D129" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F129">
         <v>211045</v>
       </c>
       <c r="G129" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H129">
         <v>367692</v>
       </c>
       <c r="J129">
         <v>99999</v>
       </c>
       <c r="K129" t="s">
-        <v>867</v>
+        <v>447</v>
       </c>
       <c r="L129" t="s">
-        <v>868</v>
+        <v>448</v>
       </c>
       <c r="M129" t="s">
-        <v>869</v>
-[...32 lines deleted...]
-    <row r="130" spans="1:23" x14ac:dyDescent="0.3">
+        <v>449</v>
+      </c>
+      <c r="N129" t="s">
+        <v>23</v>
+      </c>
+      <c r="O129" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P129" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A130">
-        <v>808</v>
+        <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>1226</v>
+        <v>450</v>
       </c>
       <c r="C130" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D130" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F130">
         <v>211045</v>
       </c>
       <c r="G130" t="s">
-        <v>288</v>
+        <v>364</v>
       </c>
       <c r="H130">
         <v>367692</v>
       </c>
       <c r="J130">
         <v>99999</v>
       </c>
       <c r="K130" t="s">
-        <v>1227</v>
+        <v>451</v>
       </c>
       <c r="L130" t="s">
-        <v>1228</v>
+        <v>452</v>
       </c>
       <c r="M130" t="s">
-        <v>1229</v>
-[...32 lines deleted...]
-    <row r="131" spans="1:23" x14ac:dyDescent="0.3">
+        <v>453</v>
+      </c>
+      <c r="N130" t="s">
+        <v>23</v>
+      </c>
+      <c r="O130" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P130" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A131">
-        <v>809</v>
+        <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>1230</v>
+        <v>454</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D131" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F131">
         <v>211045</v>
       </c>
       <c r="G131" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H131">
         <v>367700</v>
       </c>
       <c r="J131">
         <v>99999</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131" t="s">
-        <v>1231</v>
+        <v>456</v>
       </c>
       <c r="M131" t="s">
-        <v>1232</v>
-[...32 lines deleted...]
-    <row r="132" spans="1:23" x14ac:dyDescent="0.3">
+        <v>457</v>
+      </c>
+      <c r="N131" t="s">
+        <v>23</v>
+      </c>
+      <c r="O131" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P131" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A132">
-        <v>818</v>
+        <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>1257</v>
+        <v>458</v>
       </c>
       <c r="C132" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D132" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E132" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F132">
         <v>211045</v>
       </c>
       <c r="G132" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H132">
         <v>367700</v>
       </c>
       <c r="J132">
         <v>99999</v>
       </c>
       <c r="K132">
         <v>2</v>
       </c>
       <c r="L132" t="s">
-        <v>1258</v>
+        <v>459</v>
       </c>
       <c r="M132" t="s">
-        <v>1259</v>
-[...32 lines deleted...]
-    <row r="133" spans="1:23" x14ac:dyDescent="0.3">
+        <v>460</v>
+      </c>
+      <c r="N132" t="s">
+        <v>23</v>
+      </c>
+      <c r="O132" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P132" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A133">
-        <v>827</v>
+        <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1284</v>
+        <v>461</v>
       </c>
       <c r="C133" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D133" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F133">
         <v>211045</v>
       </c>
       <c r="G133" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H133">
         <v>367700</v>
       </c>
       <c r="J133">
         <v>99999</v>
       </c>
       <c r="K133">
         <v>3</v>
       </c>
       <c r="L133" t="s">
-        <v>1285</v>
+        <v>462</v>
       </c>
       <c r="M133" t="s">
-        <v>1286</v>
-[...32 lines deleted...]
-    <row r="134" spans="1:23" x14ac:dyDescent="0.3">
+        <v>463</v>
+      </c>
+      <c r="N133" t="s">
+        <v>48</v>
+      </c>
+      <c r="O133" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P133" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A134">
-        <v>837</v>
+        <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1314</v>
+        <v>464</v>
       </c>
       <c r="C134" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D134" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E134" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F134">
         <v>211045</v>
       </c>
       <c r="G134" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H134">
         <v>367700</v>
       </c>
       <c r="J134">
         <v>99999</v>
       </c>
       <c r="K134">
         <v>4</v>
       </c>
       <c r="L134" t="s">
-        <v>1315</v>
+        <v>465</v>
       </c>
       <c r="M134" t="s">
-        <v>1316</v>
-[...32 lines deleted...]
-    <row r="135" spans="1:23" x14ac:dyDescent="0.3">
+        <v>466</v>
+      </c>
+      <c r="N134" t="s">
+        <v>23</v>
+      </c>
+      <c r="O134" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P134" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A135">
-        <v>838</v>
+        <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1317</v>
+        <v>467</v>
       </c>
       <c r="C135" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F135">
         <v>211045</v>
       </c>
       <c r="G135" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H135">
         <v>367700</v>
       </c>
       <c r="J135">
         <v>99999</v>
       </c>
       <c r="K135">
         <v>5</v>
       </c>
       <c r="L135" t="s">
-        <v>1318</v>
+        <v>468</v>
       </c>
       <c r="M135" t="s">
-        <v>1319</v>
-[...32 lines deleted...]
-    <row r="136" spans="1:23" x14ac:dyDescent="0.3">
+        <v>469</v>
+      </c>
+      <c r="N135" t="s">
+        <v>23</v>
+      </c>
+      <c r="O135" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P135" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A136">
-        <v>839</v>
+        <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1320</v>
+        <v>470</v>
       </c>
       <c r="C136" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D136" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F136">
         <v>211045</v>
       </c>
       <c r="G136" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H136">
         <v>367700</v>
       </c>
       <c r="J136">
         <v>99999</v>
       </c>
       <c r="K136">
         <v>6</v>
       </c>
       <c r="L136" t="s">
-        <v>1321</v>
+        <v>471</v>
       </c>
       <c r="M136" t="s">
-        <v>1322</v>
-[...32 lines deleted...]
-    <row r="137" spans="1:23" x14ac:dyDescent="0.3">
+        <v>472</v>
+      </c>
+      <c r="N136" t="s">
+        <v>23</v>
+      </c>
+      <c r="O136" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P136" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A137">
-        <v>840</v>
+        <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1323</v>
+        <v>473</v>
       </c>
       <c r="C137" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D137" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F137">
         <v>211045</v>
       </c>
       <c r="G137" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H137">
         <v>367700</v>
       </c>
       <c r="J137">
         <v>99999</v>
       </c>
       <c r="K137">
         <v>7</v>
       </c>
       <c r="L137" t="s">
-        <v>1324</v>
+        <v>474</v>
       </c>
       <c r="M137" t="s">
-        <v>1325</v>
-[...32 lines deleted...]
-    <row r="138" spans="1:23" x14ac:dyDescent="0.3">
+        <v>475</v>
+      </c>
+      <c r="N137" t="s">
+        <v>23</v>
+      </c>
+      <c r="O137" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P137" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A138">
-        <v>844</v>
+        <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1335</v>
+        <v>476</v>
       </c>
       <c r="C138" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D138" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F138">
         <v>211045</v>
       </c>
       <c r="G138" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H138">
         <v>367700</v>
       </c>
       <c r="J138">
         <v>99999</v>
       </c>
       <c r="K138">
         <v>8</v>
       </c>
       <c r="L138" t="s">
-        <v>1336</v>
+        <v>477</v>
       </c>
       <c r="M138" t="s">
-        <v>1337</v>
-[...32 lines deleted...]
-    <row r="139" spans="1:23" x14ac:dyDescent="0.3">
+        <v>478</v>
+      </c>
+      <c r="N138" t="s">
+        <v>23</v>
+      </c>
+      <c r="O138" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P138" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A139">
-        <v>847</v>
+        <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1344</v>
+        <v>479</v>
       </c>
       <c r="C139" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D139" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F139">
         <v>211045</v>
       </c>
       <c r="G139" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H139">
         <v>367700</v>
       </c>
       <c r="J139">
         <v>99999</v>
       </c>
       <c r="K139">
         <v>9</v>
       </c>
       <c r="L139" t="s">
-        <v>1345</v>
+        <v>480</v>
       </c>
       <c r="M139" t="s">
-        <v>1346</v>
-[...32 lines deleted...]
-    <row r="140" spans="1:23" x14ac:dyDescent="0.3">
+        <v>481</v>
+      </c>
+      <c r="N139" t="s">
+        <v>23</v>
+      </c>
+      <c r="O139" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P139" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A140">
-        <v>810</v>
+        <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1233</v>
+        <v>482</v>
       </c>
       <c r="C140" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D140" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F140">
         <v>211045</v>
       </c>
       <c r="G140" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H140">
         <v>367700</v>
       </c>
       <c r="J140">
         <v>99999</v>
       </c>
       <c r="K140">
         <v>10</v>
       </c>
       <c r="L140" t="s">
-        <v>1234</v>
+        <v>483</v>
       </c>
       <c r="M140" t="s">
-        <v>1235</v>
-[...32 lines deleted...]
-    <row r="141" spans="1:23" x14ac:dyDescent="0.3">
+        <v>484</v>
+      </c>
+      <c r="N140" t="s">
+        <v>23</v>
+      </c>
+      <c r="O140" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P140" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A141">
-        <v>811</v>
+        <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1236</v>
+        <v>485</v>
       </c>
       <c r="C141" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D141" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F141">
         <v>211045</v>
       </c>
       <c r="G141" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H141">
         <v>367700</v>
       </c>
       <c r="J141">
         <v>99999</v>
       </c>
       <c r="K141">
         <v>11</v>
       </c>
       <c r="L141" t="s">
-        <v>1237</v>
+        <v>486</v>
       </c>
       <c r="M141" t="s">
-        <v>1238</v>
-[...32 lines deleted...]
-    <row r="142" spans="1:23" x14ac:dyDescent="0.3">
+        <v>487</v>
+      </c>
+      <c r="N141" t="s">
+        <v>23</v>
+      </c>
+      <c r="O141" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P141" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A142">
-        <v>812</v>
+        <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1239</v>
+        <v>488</v>
       </c>
       <c r="C142" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D142" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F142">
         <v>211045</v>
       </c>
       <c r="G142" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H142">
         <v>367700</v>
       </c>
       <c r="J142">
         <v>99999</v>
       </c>
       <c r="K142">
         <v>12</v>
       </c>
       <c r="L142" t="s">
-        <v>1240</v>
+        <v>489</v>
       </c>
       <c r="M142" t="s">
-        <v>1241</v>
-[...32 lines deleted...]
-    <row r="143" spans="1:23" x14ac:dyDescent="0.3">
+        <v>490</v>
+      </c>
+      <c r="N142" t="s">
+        <v>23</v>
+      </c>
+      <c r="O142" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P142" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A143">
-        <v>813</v>
+        <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1242</v>
+        <v>491</v>
       </c>
       <c r="C143" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D143" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F143">
         <v>211045</v>
       </c>
       <c r="G143" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H143">
         <v>367700</v>
       </c>
       <c r="J143">
         <v>99999</v>
       </c>
       <c r="K143">
         <v>13</v>
       </c>
       <c r="L143" t="s">
-        <v>1243</v>
+        <v>492</v>
       </c>
       <c r="M143" t="s">
-        <v>1244</v>
-[...32 lines deleted...]
-    <row r="144" spans="1:23" x14ac:dyDescent="0.3">
+        <v>493</v>
+      </c>
+      <c r="N143" t="s">
+        <v>23</v>
+      </c>
+      <c r="O143" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P143" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A144">
-        <v>814</v>
+        <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1245</v>
+        <v>494</v>
       </c>
       <c r="C144" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D144" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F144">
         <v>211045</v>
       </c>
       <c r="G144" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H144">
         <v>367700</v>
       </c>
       <c r="J144">
         <v>99999</v>
       </c>
       <c r="K144">
         <v>14</v>
       </c>
       <c r="L144" t="s">
-        <v>1246</v>
+        <v>495</v>
       </c>
       <c r="M144" t="s">
-        <v>1247</v>
-[...32 lines deleted...]
-    <row r="145" spans="1:23" x14ac:dyDescent="0.3">
+        <v>496</v>
+      </c>
+      <c r="N144" t="s">
+        <v>23</v>
+      </c>
+      <c r="O144" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P144" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A145">
-        <v>815</v>
+        <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1248</v>
+        <v>497</v>
       </c>
       <c r="C145" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D145" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F145">
         <v>211045</v>
       </c>
       <c r="G145" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H145">
         <v>367700</v>
       </c>
       <c r="J145">
         <v>99999</v>
       </c>
       <c r="K145">
         <v>15</v>
       </c>
       <c r="L145" t="s">
-        <v>1249</v>
+        <v>498</v>
       </c>
       <c r="M145" t="s">
-        <v>1250</v>
-[...32 lines deleted...]
-    <row r="146" spans="1:23" x14ac:dyDescent="0.3">
+        <v>499</v>
+      </c>
+      <c r="N145" t="s">
+        <v>23</v>
+      </c>
+      <c r="O145" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P145" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A146">
-        <v>816</v>
+        <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1251</v>
+        <v>500</v>
       </c>
       <c r="C146" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D146" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F146">
         <v>211045</v>
       </c>
       <c r="G146" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H146">
         <v>367700</v>
       </c>
       <c r="J146">
         <v>99999</v>
       </c>
       <c r="K146">
         <v>16</v>
       </c>
       <c r="L146" t="s">
-        <v>1252</v>
+        <v>501</v>
       </c>
       <c r="M146" t="s">
-        <v>1253</v>
-[...32 lines deleted...]
-    <row r="147" spans="1:23" x14ac:dyDescent="0.3">
+        <v>502</v>
+      </c>
+      <c r="N146" t="s">
+        <v>23</v>
+      </c>
+      <c r="O146" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P146" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A147">
-        <v>908</v>
+        <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1492</v>
+        <v>503</v>
       </c>
       <c r="C147" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D147" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F147">
         <v>211045</v>
       </c>
       <c r="G147" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H147">
         <v>367700</v>
       </c>
       <c r="J147">
         <v>99999</v>
       </c>
       <c r="K147">
         <v>17</v>
       </c>
       <c r="L147" t="s">
-        <v>1493</v>
+        <v>504</v>
       </c>
       <c r="M147" t="s">
-        <v>1494</v>
-[...32 lines deleted...]
-    <row r="148" spans="1:23" x14ac:dyDescent="0.3">
+        <v>505</v>
+      </c>
+      <c r="N147" t="s">
+        <v>23</v>
+      </c>
+      <c r="O147" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P147" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A148">
-        <v>817</v>
+        <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1254</v>
+        <v>506</v>
       </c>
       <c r="C148" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D148" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F148">
         <v>211045</v>
       </c>
       <c r="G148" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H148">
         <v>367700</v>
       </c>
       <c r="J148">
         <v>99999</v>
       </c>
       <c r="K148">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>1255</v>
+        <v>507</v>
       </c>
       <c r="M148" t="s">
-        <v>1256</v>
-[...32 lines deleted...]
-    <row r="149" spans="1:23" x14ac:dyDescent="0.3">
+        <v>508</v>
+      </c>
+      <c r="N148" t="s">
+        <v>23</v>
+      </c>
+      <c r="O148" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P148" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A149">
-        <v>819</v>
+        <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1260</v>
+        <v>509</v>
       </c>
       <c r="C149" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D149" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F149">
         <v>211045</v>
       </c>
       <c r="G149" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H149">
         <v>367700</v>
       </c>
       <c r="J149">
         <v>99999</v>
       </c>
       <c r="K149">
         <v>20</v>
       </c>
       <c r="L149" t="s">
-        <v>1261</v>
+        <v>510</v>
       </c>
       <c r="M149" t="s">
-        <v>1262</v>
-[...32 lines deleted...]
-    <row r="150" spans="1:23" x14ac:dyDescent="0.3">
+        <v>511</v>
+      </c>
+      <c r="N149" t="s">
+        <v>23</v>
+      </c>
+      <c r="O149" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P149" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A150">
-        <v>820</v>
+        <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1263</v>
+        <v>512</v>
       </c>
       <c r="C150" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D150" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F150">
         <v>211045</v>
       </c>
       <c r="G150" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H150">
         <v>367700</v>
       </c>
       <c r="J150">
         <v>99999</v>
       </c>
       <c r="K150">
         <v>21</v>
       </c>
       <c r="L150" t="s">
-        <v>1264</v>
+        <v>513</v>
       </c>
       <c r="M150" t="s">
-        <v>1265</v>
-[...32 lines deleted...]
-    <row r="151" spans="1:23" x14ac:dyDescent="0.3">
+        <v>514</v>
+      </c>
+      <c r="N150" t="s">
+        <v>23</v>
+      </c>
+      <c r="O150" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P150" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A151">
-        <v>821</v>
+        <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1266</v>
+        <v>515</v>
       </c>
       <c r="C151" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D151" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F151">
         <v>211045</v>
       </c>
       <c r="G151" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H151">
         <v>367700</v>
       </c>
       <c r="J151">
         <v>99999</v>
       </c>
       <c r="K151">
         <v>22</v>
       </c>
       <c r="L151" t="s">
-        <v>1267</v>
+        <v>516</v>
       </c>
       <c r="M151" t="s">
-        <v>1268</v>
-[...32 lines deleted...]
-    <row r="152" spans="1:23" x14ac:dyDescent="0.3">
+        <v>517</v>
+      </c>
+      <c r="N151" t="s">
+        <v>23</v>
+      </c>
+      <c r="O151" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P151" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A152">
-        <v>822</v>
+        <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1269</v>
+        <v>518</v>
       </c>
       <c r="C152" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D152" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E152" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F152">
         <v>211045</v>
       </c>
       <c r="G152" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H152">
         <v>367700</v>
       </c>
       <c r="J152">
         <v>99999</v>
       </c>
       <c r="K152">
         <v>23</v>
       </c>
       <c r="L152" t="s">
-        <v>1270</v>
+        <v>519</v>
       </c>
       <c r="M152" t="s">
-        <v>1271</v>
-[...32 lines deleted...]
-    <row r="153" spans="1:23" x14ac:dyDescent="0.3">
+        <v>520</v>
+      </c>
+      <c r="N152" t="s">
+        <v>23</v>
+      </c>
+      <c r="O152" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P152" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="153" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A153">
-        <v>823</v>
+        <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1272</v>
+        <v>521</v>
       </c>
       <c r="C153" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D153" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F153">
         <v>211045</v>
       </c>
       <c r="G153" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H153">
         <v>367700</v>
       </c>
       <c r="J153">
         <v>99999</v>
       </c>
       <c r="K153">
         <v>24</v>
       </c>
       <c r="L153" t="s">
-        <v>1273</v>
+        <v>522</v>
       </c>
       <c r="M153" t="s">
-        <v>1274</v>
-[...32 lines deleted...]
-    <row r="154" spans="1:23" x14ac:dyDescent="0.3">
+        <v>523</v>
+      </c>
+      <c r="N153" t="s">
+        <v>23</v>
+      </c>
+      <c r="O153" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P153" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A154">
-        <v>824</v>
+        <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1275</v>
+        <v>524</v>
       </c>
       <c r="C154" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D154" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F154">
         <v>211045</v>
       </c>
       <c r="G154" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H154">
         <v>367700</v>
       </c>
       <c r="J154">
         <v>99999</v>
       </c>
       <c r="K154">
         <v>25</v>
       </c>
       <c r="L154" t="s">
-        <v>1276</v>
+        <v>525</v>
       </c>
       <c r="M154" t="s">
-        <v>1277</v>
-[...32 lines deleted...]
-    <row r="155" spans="1:23" x14ac:dyDescent="0.3">
+        <v>526</v>
+      </c>
+      <c r="N154" t="s">
+        <v>23</v>
+      </c>
+      <c r="O154" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P154" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A155">
-        <v>825</v>
+        <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1278</v>
+        <v>527</v>
       </c>
       <c r="C155" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D155" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F155">
         <v>211045</v>
       </c>
       <c r="G155" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H155">
         <v>367700</v>
       </c>
       <c r="J155">
         <v>99999</v>
       </c>
       <c r="K155">
         <v>26</v>
       </c>
       <c r="L155" t="s">
-        <v>1279</v>
+        <v>528</v>
       </c>
       <c r="M155" t="s">
-        <v>1280</v>
-[...32 lines deleted...]
-    <row r="156" spans="1:23" x14ac:dyDescent="0.3">
+        <v>529</v>
+      </c>
+      <c r="N155" t="s">
+        <v>23</v>
+      </c>
+      <c r="O155" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P155" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A156">
-        <v>794</v>
+        <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1190</v>
+        <v>530</v>
       </c>
       <c r="C156" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D156" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F156">
         <v>211045</v>
       </c>
       <c r="G156" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H156">
         <v>367700</v>
       </c>
       <c r="J156">
         <v>99999</v>
       </c>
       <c r="K156">
         <v>27</v>
       </c>
       <c r="L156" t="s">
-        <v>855</v>
+        <v>531</v>
       </c>
       <c r="M156" t="s">
-        <v>1191</v>
-[...32 lines deleted...]
-    <row r="157" spans="1:23" x14ac:dyDescent="0.3">
+        <v>532</v>
+      </c>
+      <c r="N156" t="s">
+        <v>23</v>
+      </c>
+      <c r="O156" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P156" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A157">
-        <v>826</v>
+        <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1281</v>
+        <v>533</v>
       </c>
       <c r="C157" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D157" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F157">
         <v>211045</v>
       </c>
       <c r="G157" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H157">
         <v>367700</v>
       </c>
       <c r="J157">
         <v>99999</v>
       </c>
       <c r="K157">
         <v>28</v>
       </c>
       <c r="L157" t="s">
-        <v>1282</v>
+        <v>534</v>
       </c>
       <c r="M157" t="s">
-        <v>1283</v>
-[...32 lines deleted...]
-    <row r="158" spans="1:23" x14ac:dyDescent="0.3">
+        <v>535</v>
+      </c>
+      <c r="N157" t="s">
+        <v>23</v>
+      </c>
+      <c r="O157" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P157" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A158">
-        <v>907</v>
+        <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1490</v>
+        <v>536</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D158" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F158">
         <v>211045</v>
       </c>
       <c r="G158" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H158">
         <v>367700</v>
       </c>
       <c r="J158">
         <v>99999</v>
       </c>
       <c r="K158">
         <v>29</v>
       </c>
       <c r="L158" t="s">
-        <v>1255</v>
+        <v>507</v>
       </c>
       <c r="M158" t="s">
-        <v>1491</v>
-[...32 lines deleted...]
-    <row r="159" spans="1:23" x14ac:dyDescent="0.3">
+        <v>537</v>
+      </c>
+      <c r="N158" t="s">
+        <v>23</v>
+      </c>
+      <c r="O158" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P158" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A159">
-        <v>547</v>
+        <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>904</v>
+        <v>538</v>
       </c>
       <c r="C159" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D159" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F159">
         <v>211045</v>
       </c>
       <c r="G159" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H159">
         <v>367700</v>
       </c>
       <c r="J159">
         <v>99999</v>
       </c>
       <c r="K159">
         <v>30</v>
       </c>
       <c r="L159" t="s">
-        <v>905</v>
+        <v>539</v>
       </c>
       <c r="M159" t="s">
-        <v>906</v>
-[...32 lines deleted...]
-    <row r="160" spans="1:23" x14ac:dyDescent="0.3">
+        <v>540</v>
+      </c>
+      <c r="N159" t="s">
+        <v>23</v>
+      </c>
+      <c r="O159" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P159" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A160">
-        <v>828</v>
+        <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1287</v>
+        <v>541</v>
       </c>
       <c r="C160" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D160" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F160">
         <v>211045</v>
       </c>
       <c r="G160" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H160">
         <v>367700</v>
       </c>
       <c r="J160">
         <v>99999</v>
       </c>
       <c r="K160">
         <v>31</v>
       </c>
       <c r="L160" t="s">
-        <v>1288</v>
+        <v>542</v>
       </c>
       <c r="M160" t="s">
-        <v>1289</v>
-[...32 lines deleted...]
-    <row r="161" spans="1:23" x14ac:dyDescent="0.3">
+        <v>543</v>
+      </c>
+      <c r="N160" t="s">
+        <v>23</v>
+      </c>
+      <c r="O160" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P160" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A161">
-        <v>829</v>
+        <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1290</v>
+        <v>544</v>
       </c>
       <c r="C161" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D161" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F161">
         <v>211045</v>
       </c>
       <c r="G161" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H161">
         <v>367700</v>
       </c>
       <c r="J161">
         <v>99999</v>
       </c>
       <c r="K161">
         <v>32</v>
       </c>
       <c r="L161" t="s">
-        <v>1291</v>
+        <v>545</v>
       </c>
       <c r="M161" t="s">
-        <v>1292</v>
-[...32 lines deleted...]
-    <row r="162" spans="1:23" x14ac:dyDescent="0.3">
+        <v>546</v>
+      </c>
+      <c r="N161" t="s">
+        <v>23</v>
+      </c>
+      <c r="O161" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P161" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A162">
-        <v>830</v>
+        <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1293</v>
+        <v>547</v>
       </c>
       <c r="C162" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D162" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F162">
         <v>211045</v>
       </c>
       <c r="G162" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H162">
         <v>367700</v>
       </c>
       <c r="J162">
         <v>99999</v>
       </c>
       <c r="K162">
         <v>33</v>
       </c>
       <c r="L162" t="s">
-        <v>1294</v>
+        <v>548</v>
       </c>
       <c r="M162" t="s">
-        <v>1295</v>
-[...32 lines deleted...]
-    <row r="163" spans="1:23" x14ac:dyDescent="0.3">
+        <v>549</v>
+      </c>
+      <c r="N162" t="s">
+        <v>23</v>
+      </c>
+      <c r="O162" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P162" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A163">
-        <v>831</v>
+        <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1296</v>
+        <v>550</v>
       </c>
       <c r="C163" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D163" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F163">
         <v>211045</v>
       </c>
       <c r="G163" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H163">
         <v>367700</v>
       </c>
       <c r="J163">
         <v>99999</v>
       </c>
       <c r="K163">
         <v>34</v>
       </c>
       <c r="L163" t="s">
-        <v>1297</v>
+        <v>551</v>
       </c>
       <c r="M163" t="s">
-        <v>1298</v>
-[...32 lines deleted...]
-    <row r="164" spans="1:23" x14ac:dyDescent="0.3">
+        <v>552</v>
+      </c>
+      <c r="N163" t="s">
+        <v>48</v>
+      </c>
+      <c r="O163" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P163" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A164">
-        <v>832</v>
+        <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>1299</v>
+        <v>553</v>
       </c>
       <c r="C164" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D164" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E164" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F164">
         <v>211045</v>
       </c>
       <c r="G164" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H164">
         <v>367700</v>
       </c>
       <c r="J164">
         <v>99999</v>
       </c>
       <c r="K164">
         <v>35</v>
       </c>
       <c r="L164" t="s">
-        <v>1300</v>
+        <v>554</v>
       </c>
       <c r="M164" t="s">
-        <v>1301</v>
-[...32 lines deleted...]
-    <row r="165" spans="1:23" x14ac:dyDescent="0.3">
+        <v>555</v>
+      </c>
+      <c r="N164" t="s">
+        <v>23</v>
+      </c>
+      <c r="O164" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P164" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A165">
-        <v>833</v>
+        <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>1302</v>
+        <v>556</v>
       </c>
       <c r="C165" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D165" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F165">
         <v>211045</v>
       </c>
       <c r="G165" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H165">
         <v>367700</v>
       </c>
       <c r="J165">
         <v>99999</v>
       </c>
       <c r="K165">
         <v>36</v>
       </c>
       <c r="L165" t="s">
-        <v>1303</v>
+        <v>557</v>
       </c>
       <c r="M165" t="s">
-        <v>1304</v>
-[...32 lines deleted...]
-    <row r="166" spans="1:23" x14ac:dyDescent="0.3">
+        <v>558</v>
+      </c>
+      <c r="N165" t="s">
+        <v>23</v>
+      </c>
+      <c r="O165" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P165" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A166">
-        <v>834</v>
+        <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>1305</v>
+        <v>559</v>
       </c>
       <c r="C166" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D166" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E166" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F166">
         <v>211045</v>
       </c>
       <c r="G166" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H166">
         <v>367700</v>
       </c>
       <c r="J166">
         <v>99999</v>
       </c>
       <c r="K166">
         <v>37</v>
       </c>
       <c r="L166" t="s">
-        <v>1306</v>
+        <v>560</v>
       </c>
       <c r="M166" t="s">
-        <v>1307</v>
-[...32 lines deleted...]
-    <row r="167" spans="1:23" x14ac:dyDescent="0.3">
+        <v>561</v>
+      </c>
+      <c r="N166" t="s">
+        <v>23</v>
+      </c>
+      <c r="O166" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P166" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A167">
-        <v>905</v>
+        <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>1484</v>
+        <v>562</v>
       </c>
       <c r="C167" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D167" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F167">
         <v>211045</v>
       </c>
       <c r="G167" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H167">
         <v>367700</v>
       </c>
       <c r="J167">
         <v>99999</v>
       </c>
       <c r="K167">
         <v>38</v>
       </c>
       <c r="L167" t="s">
-        <v>1485</v>
+        <v>563</v>
       </c>
       <c r="M167" t="s">
-        <v>1486</v>
-[...32 lines deleted...]
-    <row r="168" spans="1:23" x14ac:dyDescent="0.3">
+        <v>564</v>
+      </c>
+      <c r="N167" t="s">
+        <v>23</v>
+      </c>
+      <c r="O167" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P167" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A168">
-        <v>835</v>
+        <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>1308</v>
+        <v>565</v>
       </c>
       <c r="C168" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D168" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E168" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F168">
         <v>211045</v>
       </c>
       <c r="G168" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H168">
         <v>367700</v>
       </c>
       <c r="J168">
         <v>99999</v>
       </c>
       <c r="K168">
         <v>39</v>
       </c>
       <c r="L168" t="s">
-        <v>1309</v>
+        <v>566</v>
       </c>
       <c r="M168" t="s">
-        <v>1310</v>
-[...32 lines deleted...]
-    <row r="169" spans="1:23" x14ac:dyDescent="0.3">
+        <v>567</v>
+      </c>
+      <c r="N168" t="s">
+        <v>23</v>
+      </c>
+      <c r="O168" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P168" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A169">
-        <v>903</v>
+        <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>1478</v>
+        <v>568</v>
       </c>
       <c r="C169" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D169" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F169">
         <v>211045</v>
       </c>
       <c r="G169" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H169">
         <v>367700</v>
       </c>
       <c r="J169">
         <v>99999</v>
       </c>
       <c r="K169">
         <v>40</v>
       </c>
       <c r="L169" t="s">
-        <v>1479</v>
+        <v>569</v>
       </c>
       <c r="M169" t="s">
-        <v>1480</v>
-[...32 lines deleted...]
-    <row r="170" spans="1:23" x14ac:dyDescent="0.3">
+        <v>570</v>
+      </c>
+      <c r="N169" t="s">
+        <v>23</v>
+      </c>
+      <c r="O169" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P169" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="170" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A170">
-        <v>902</v>
+        <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>1476</v>
+        <v>571</v>
       </c>
       <c r="C170" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D170" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F170">
         <v>211045</v>
       </c>
       <c r="G170" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H170">
         <v>367700</v>
       </c>
       <c r="J170">
         <v>99999</v>
       </c>
       <c r="K170">
         <v>42</v>
       </c>
       <c r="L170" t="s">
-        <v>936</v>
+        <v>572</v>
       </c>
       <c r="M170" t="s">
-        <v>1477</v>
-[...32 lines deleted...]
-    <row r="171" spans="1:23" x14ac:dyDescent="0.3">
+        <v>573</v>
+      </c>
+      <c r="N170" t="s">
+        <v>23</v>
+      </c>
+      <c r="O170" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P170" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="171" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A171">
-        <v>500</v>
+        <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>863</v>
+        <v>574</v>
       </c>
       <c r="C171" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D171" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E171" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F171">
         <v>211045</v>
       </c>
       <c r="G171" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H171">
         <v>367700</v>
       </c>
       <c r="J171">
         <v>99999</v>
       </c>
       <c r="K171">
         <v>43</v>
       </c>
       <c r="L171" t="s">
-        <v>864</v>
+        <v>575</v>
       </c>
       <c r="M171" t="s">
-        <v>865</v>
-[...32 lines deleted...]
-    <row r="172" spans="1:23" x14ac:dyDescent="0.3">
+        <v>576</v>
+      </c>
+      <c r="N171" t="s">
+        <v>23</v>
+      </c>
+      <c r="O171" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P171" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="172" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A172">
-        <v>498</v>
+        <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>857</v>
+        <v>577</v>
       </c>
       <c r="C172" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D172" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E172" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F172">
         <v>211045</v>
       </c>
       <c r="G172" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H172">
         <v>367700</v>
       </c>
       <c r="J172">
         <v>99999</v>
       </c>
       <c r="K172">
         <v>44</v>
       </c>
       <c r="L172" t="s">
-        <v>858</v>
+        <v>578</v>
       </c>
       <c r="M172" t="s">
-        <v>859</v>
-[...32 lines deleted...]
-    <row r="173" spans="1:23" x14ac:dyDescent="0.3">
+        <v>579</v>
+      </c>
+      <c r="N172" t="s">
+        <v>23</v>
+      </c>
+      <c r="O172" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P172" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A173">
-        <v>497</v>
+        <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>854</v>
+        <v>580</v>
       </c>
       <c r="C173" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D173" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E173" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F173">
         <v>211045</v>
       </c>
       <c r="G173" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H173">
         <v>367700</v>
       </c>
       <c r="J173">
         <v>99999</v>
       </c>
       <c r="K173">
         <v>45</v>
       </c>
       <c r="L173" t="s">
-        <v>855</v>
+        <v>531</v>
       </c>
       <c r="M173" t="s">
-        <v>856</v>
-[...32 lines deleted...]
-    <row r="174" spans="1:23" x14ac:dyDescent="0.3">
+        <v>581</v>
+      </c>
+      <c r="N173" t="s">
+        <v>23</v>
+      </c>
+      <c r="O173" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P173" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="174" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A174">
-        <v>496</v>
+        <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>851</v>
+        <v>582</v>
       </c>
       <c r="C174" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D174" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E174" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F174">
         <v>211045</v>
       </c>
       <c r="G174" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H174">
         <v>367700</v>
       </c>
       <c r="J174">
         <v>99999</v>
       </c>
       <c r="K174">
         <v>46</v>
       </c>
       <c r="L174" t="s">
-        <v>852</v>
+        <v>583</v>
       </c>
       <c r="M174" t="s">
-        <v>853</v>
-[...32 lines deleted...]
-    <row r="175" spans="1:23" x14ac:dyDescent="0.3">
+        <v>584</v>
+      </c>
+      <c r="N174" t="s">
+        <v>23</v>
+      </c>
+      <c r="O174" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P174" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A175">
-        <v>494</v>
+        <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>842</v>
+        <v>585</v>
       </c>
       <c r="C175" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D175" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E175" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F175">
         <v>211045</v>
       </c>
       <c r="G175" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H175">
         <v>367700</v>
       </c>
       <c r="J175">
         <v>99999</v>
       </c>
       <c r="K175">
         <v>47</v>
       </c>
       <c r="L175" t="s">
-        <v>843</v>
+        <v>586</v>
       </c>
       <c r="M175" t="s">
-        <v>844</v>
-[...10 lines deleted...]
-      <c r="Q175" t="s">
+        <v>587</v>
+      </c>
+      <c r="N175" t="s">
+        <v>23</v>
+      </c>
+      <c r="O175" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P175" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A176">
         <v>175</v>
       </c>
-      <c r="R175" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B176" t="s">
-        <v>394</v>
+        <v>588</v>
       </c>
       <c r="C176" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D176" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F176">
         <v>211045</v>
       </c>
       <c r="G176" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H176">
         <v>367700</v>
       </c>
       <c r="J176">
         <v>99999</v>
       </c>
       <c r="K176">
         <v>48</v>
       </c>
       <c r="L176" t="s">
-        <v>395</v>
+        <v>589</v>
       </c>
       <c r="M176" t="s">
-        <v>396</v>
-[...32 lines deleted...]
-    <row r="177" spans="1:23" x14ac:dyDescent="0.3">
+        <v>590</v>
+      </c>
+      <c r="N176" t="s">
+        <v>23</v>
+      </c>
+      <c r="O176" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P176" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A177">
-        <v>659</v>
+        <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>437</v>
+        <v>591</v>
       </c>
       <c r="C177" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D177" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F177">
         <v>211045</v>
       </c>
       <c r="G177" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H177">
         <v>367700</v>
       </c>
       <c r="J177">
         <v>99999</v>
       </c>
       <c r="K177">
         <v>49</v>
       </c>
       <c r="L177" t="s">
-        <v>438</v>
+        <v>592</v>
       </c>
       <c r="M177" t="s">
-        <v>439</v>
-[...32 lines deleted...]
-    <row r="178" spans="1:23" x14ac:dyDescent="0.3">
+        <v>593</v>
+      </c>
+      <c r="N177" t="s">
+        <v>23</v>
+      </c>
+      <c r="O177" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P177" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A178">
-        <v>492</v>
+        <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>839</v>
+        <v>594</v>
       </c>
       <c r="C178" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D178" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E178" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F178">
         <v>211045</v>
       </c>
       <c r="G178" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H178">
         <v>367700</v>
       </c>
       <c r="J178">
         <v>99999</v>
       </c>
       <c r="K178">
         <v>50</v>
       </c>
       <c r="L178" t="s">
-        <v>840</v>
+        <v>595</v>
       </c>
       <c r="M178" t="s">
-        <v>841</v>
-[...32 lines deleted...]
-    <row r="179" spans="1:23" x14ac:dyDescent="0.3">
+        <v>596</v>
+      </c>
+      <c r="N178" t="s">
+        <v>23</v>
+      </c>
+      <c r="O178" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P178" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A179">
-        <v>595</v>
+        <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>391</v>
+        <v>597</v>
       </c>
       <c r="C179" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D179" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E179" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F179">
         <v>211045</v>
       </c>
       <c r="G179" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H179">
         <v>367700</v>
       </c>
       <c r="J179">
         <v>99999</v>
       </c>
       <c r="K179">
         <v>51</v>
       </c>
       <c r="L179" t="s">
-        <v>392</v>
+        <v>598</v>
       </c>
       <c r="M179" t="s">
-        <v>393</v>
-[...32 lines deleted...]
-    <row r="180" spans="1:23" x14ac:dyDescent="0.3">
+        <v>599</v>
+      </c>
+      <c r="N179" t="s">
+        <v>23</v>
+      </c>
+      <c r="O179" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P179" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A180">
-        <v>528</v>
+        <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>284</v>
+        <v>600</v>
       </c>
       <c r="C180" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D180" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E180" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F180">
         <v>211045</v>
       </c>
       <c r="G180" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H180">
         <v>367700</v>
       </c>
       <c r="J180">
         <v>99999</v>
       </c>
       <c r="K180">
         <v>52</v>
       </c>
       <c r="L180" t="s">
-        <v>285</v>
+        <v>601</v>
       </c>
       <c r="M180" t="s">
-        <v>286</v>
-[...32 lines deleted...]
-    <row r="181" spans="1:23" x14ac:dyDescent="0.3">
+        <v>602</v>
+      </c>
+      <c r="N180" t="s">
+        <v>23</v>
+      </c>
+      <c r="O180" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P180" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A181">
-        <v>570</v>
+        <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>345</v>
+        <v>603</v>
       </c>
       <c r="C181" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D181" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F181">
         <v>211045</v>
       </c>
       <c r="G181" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H181">
         <v>367700</v>
       </c>
       <c r="J181">
         <v>99999</v>
       </c>
       <c r="K181">
         <v>53</v>
       </c>
       <c r="L181" t="s">
-        <v>346</v>
+        <v>604</v>
       </c>
       <c r="M181" t="s">
-        <v>347</v>
-[...32 lines deleted...]
-    <row r="182" spans="1:23" x14ac:dyDescent="0.3">
+        <v>605</v>
+      </c>
+      <c r="N181" t="s">
+        <v>23</v>
+      </c>
+      <c r="O181" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P181" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A182">
-        <v>571</v>
+        <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>348</v>
+        <v>606</v>
       </c>
       <c r="C182" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E182" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F182">
         <v>211045</v>
       </c>
       <c r="G182" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H182">
         <v>367700</v>
       </c>
       <c r="J182">
         <v>99999</v>
       </c>
       <c r="K182">
         <v>54</v>
       </c>
       <c r="L182" t="s">
-        <v>349</v>
+        <v>607</v>
       </c>
       <c r="M182" t="s">
-        <v>350</v>
-[...32 lines deleted...]
-    <row r="183" spans="1:23" x14ac:dyDescent="0.3">
+        <v>608</v>
+      </c>
+      <c r="N182" t="s">
+        <v>23</v>
+      </c>
+      <c r="O182" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P182" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A183">
-        <v>594</v>
+        <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>388</v>
+        <v>609</v>
       </c>
       <c r="C183" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D183" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F183">
         <v>211045</v>
       </c>
       <c r="G183" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H183">
         <v>367700</v>
       </c>
       <c r="J183">
         <v>99999</v>
       </c>
       <c r="K183">
         <v>55</v>
       </c>
       <c r="L183" t="s">
-        <v>389</v>
+        <v>610</v>
       </c>
       <c r="M183" t="s">
-        <v>390</v>
-[...32 lines deleted...]
-    <row r="184" spans="1:23" x14ac:dyDescent="0.3">
+        <v>611</v>
+      </c>
+      <c r="N183" t="s">
+        <v>23</v>
+      </c>
+      <c r="O183" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P183" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A184">
-        <v>606</v>
+        <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>944</v>
+        <v>612</v>
       </c>
       <c r="C184" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D184" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E184" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F184">
         <v>211045</v>
       </c>
       <c r="G184" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H184">
         <v>367700</v>
       </c>
       <c r="J184">
         <v>99999</v>
       </c>
       <c r="K184">
         <v>56</v>
       </c>
       <c r="L184" t="s">
-        <v>945</v>
+        <v>613</v>
       </c>
       <c r="M184" t="s">
-        <v>946</v>
-[...32 lines deleted...]
-    <row r="185" spans="1:23" x14ac:dyDescent="0.3">
+        <v>614</v>
+      </c>
+      <c r="N184" t="s">
+        <v>23</v>
+      </c>
+      <c r="O184" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P184" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A185">
-        <v>678</v>
+        <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>962</v>
+        <v>615</v>
       </c>
       <c r="C185" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D185" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E185" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F185">
         <v>211045</v>
       </c>
       <c r="G185" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H185">
         <v>367700</v>
       </c>
       <c r="J185">
         <v>99999</v>
       </c>
       <c r="K185">
         <v>58</v>
       </c>
       <c r="L185" t="s">
-        <v>963</v>
+        <v>616</v>
       </c>
       <c r="M185" t="s">
-        <v>964</v>
-[...32 lines deleted...]
-    <row r="186" spans="1:23" x14ac:dyDescent="0.3">
+        <v>617</v>
+      </c>
+      <c r="N185" t="s">
+        <v>23</v>
+      </c>
+      <c r="O185" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P185" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A186">
-        <v>638</v>
+        <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>428</v>
+        <v>618</v>
       </c>
       <c r="C186" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D186" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F186">
         <v>211045</v>
       </c>
       <c r="G186" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H186">
         <v>367700</v>
       </c>
       <c r="J186">
         <v>99999</v>
       </c>
       <c r="K186">
         <v>59</v>
       </c>
       <c r="L186" t="s">
-        <v>429</v>
+        <v>619</v>
       </c>
       <c r="M186" t="s">
-        <v>430</v>
-[...32 lines deleted...]
-    <row r="187" spans="1:23" x14ac:dyDescent="0.3">
+        <v>620</v>
+      </c>
+      <c r="N186" t="s">
+        <v>23</v>
+      </c>
+      <c r="O186" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P186" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A187">
-        <v>686</v>
+        <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>986</v>
+        <v>621</v>
       </c>
       <c r="C187" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D187" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F187">
         <v>211045</v>
       </c>
       <c r="G187" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H187">
         <v>367700</v>
       </c>
       <c r="J187">
         <v>99999</v>
       </c>
       <c r="K187">
         <v>60</v>
       </c>
       <c r="L187" t="s">
-        <v>987</v>
+        <v>622</v>
       </c>
       <c r="M187" t="s">
-        <v>988</v>
-[...32 lines deleted...]
-    <row r="188" spans="1:23" x14ac:dyDescent="0.3">
+        <v>623</v>
+      </c>
+      <c r="N187" t="s">
+        <v>23</v>
+      </c>
+      <c r="O187" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P187" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A188">
-        <v>705</v>
+        <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>489</v>
+        <v>624</v>
       </c>
       <c r="C188" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D188" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F188">
         <v>211045</v>
       </c>
       <c r="G188" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H188">
         <v>367700</v>
       </c>
       <c r="J188">
         <v>99999</v>
       </c>
       <c r="K188">
         <v>65</v>
       </c>
       <c r="L188" t="s">
-        <v>490</v>
+        <v>625</v>
       </c>
       <c r="M188" t="s">
-        <v>491</v>
-[...32 lines deleted...]
-    <row r="189" spans="1:23" x14ac:dyDescent="0.3">
+        <v>626</v>
+      </c>
+      <c r="N188" t="s">
+        <v>23</v>
+      </c>
+      <c r="O188" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P188" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A189">
-        <v>609</v>
+        <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>953</v>
+        <v>627</v>
       </c>
       <c r="C189" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D189" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F189">
         <v>211045</v>
       </c>
       <c r="G189" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H189">
         <v>367700</v>
       </c>
       <c r="J189">
         <v>99999</v>
       </c>
       <c r="K189">
         <v>66</v>
       </c>
       <c r="L189" t="s">
-        <v>954</v>
+        <v>628</v>
       </c>
       <c r="M189" t="s">
-        <v>955</v>
-[...32 lines deleted...]
-    <row r="190" spans="1:23" x14ac:dyDescent="0.3">
+        <v>629</v>
+      </c>
+      <c r="N189" t="s">
+        <v>23</v>
+      </c>
+      <c r="O189" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P189" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="190" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A190">
-        <v>572</v>
+        <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>917</v>
+        <v>630</v>
       </c>
       <c r="C190" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D190" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F190">
         <v>211045</v>
       </c>
       <c r="G190" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H190">
         <v>367700</v>
       </c>
       <c r="J190">
         <v>99999</v>
       </c>
       <c r="K190">
         <v>67</v>
       </c>
       <c r="L190" t="s">
-        <v>918</v>
+        <v>631</v>
       </c>
       <c r="M190" t="s">
-        <v>919</v>
-[...32 lines deleted...]
-    <row r="191" spans="1:23" x14ac:dyDescent="0.3">
+        <v>632</v>
+      </c>
+      <c r="N190" t="s">
+        <v>48</v>
+      </c>
+      <c r="O190" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P190" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A191">
-        <v>551</v>
+        <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>324</v>
+        <v>633</v>
       </c>
       <c r="C191" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D191" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F191">
         <v>211045</v>
       </c>
       <c r="G191" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H191">
         <v>367700</v>
       </c>
       <c r="J191">
         <v>99999</v>
       </c>
       <c r="K191">
         <v>68</v>
       </c>
       <c r="L191" t="s">
-        <v>325</v>
+        <v>634</v>
       </c>
       <c r="M191" t="s">
-        <v>326</v>
-[...32 lines deleted...]
-    <row r="192" spans="1:23" x14ac:dyDescent="0.3">
+        <v>635</v>
+      </c>
+      <c r="N191" t="s">
+        <v>23</v>
+      </c>
+      <c r="O191" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P191" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A192">
-        <v>491</v>
+        <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>836</v>
+        <v>636</v>
       </c>
       <c r="C192" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D192" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F192">
         <v>211045</v>
       </c>
       <c r="G192" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H192">
         <v>367700</v>
       </c>
       <c r="J192">
         <v>99999</v>
       </c>
       <c r="K192">
         <v>69</v>
       </c>
       <c r="L192" t="s">
-        <v>837</v>
+        <v>637</v>
       </c>
       <c r="M192" t="s">
-        <v>838</v>
-[...32 lines deleted...]
-    <row r="193" spans="1:23" x14ac:dyDescent="0.3">
+        <v>638</v>
+      </c>
+      <c r="N192" t="s">
+        <v>23</v>
+      </c>
+      <c r="O192" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P192" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A193">
-        <v>490</v>
+        <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>833</v>
+        <v>639</v>
       </c>
       <c r="C193" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D193" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F193">
         <v>211045</v>
       </c>
       <c r="G193" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H193">
         <v>367700</v>
       </c>
       <c r="J193">
         <v>99999</v>
       </c>
       <c r="K193">
         <v>70</v>
       </c>
       <c r="L193" t="s">
-        <v>834</v>
+        <v>640</v>
       </c>
       <c r="M193" t="s">
-        <v>835</v>
-[...28 lines deleted...]
-      <c r="W193" t="s">
+        <v>641</v>
+      </c>
+      <c r="N193" t="s">
+        <v>23</v>
+      </c>
+      <c r="O193" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P193" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A194">
         <v>193</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B194" t="s">
-        <v>1470</v>
+        <v>642</v>
       </c>
       <c r="C194" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D194" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F194">
         <v>211045</v>
       </c>
       <c r="G194" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H194">
         <v>367700</v>
       </c>
       <c r="J194">
         <v>99999</v>
       </c>
       <c r="K194">
         <v>71</v>
       </c>
       <c r="L194" t="s">
-        <v>1471</v>
+        <v>643</v>
       </c>
       <c r="M194" t="s">
-        <v>1472</v>
-[...32 lines deleted...]
-    <row r="195" spans="1:23" x14ac:dyDescent="0.3">
+        <v>644</v>
+      </c>
+      <c r="N194" t="s">
+        <v>23</v>
+      </c>
+      <c r="O194" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P194" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A195">
-        <v>899</v>
+        <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>1467</v>
+        <v>645</v>
       </c>
       <c r="C195" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D195" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E195" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F195">
         <v>211045</v>
       </c>
       <c r="G195" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H195">
         <v>367700</v>
       </c>
       <c r="J195">
         <v>99999</v>
       </c>
       <c r="K195">
         <v>72</v>
       </c>
       <c r="L195" t="s">
-        <v>1468</v>
+        <v>646</v>
       </c>
       <c r="M195" t="s">
-        <v>1469</v>
-[...32 lines deleted...]
-    <row r="196" spans="1:23" x14ac:dyDescent="0.3">
+        <v>647</v>
+      </c>
+      <c r="N195" t="s">
+        <v>23</v>
+      </c>
+      <c r="O195" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P195" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A196">
-        <v>841</v>
+        <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>1326</v>
+        <v>648</v>
       </c>
       <c r="C196" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D196" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E196" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F196">
         <v>211045</v>
       </c>
       <c r="G196" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H196">
         <v>367700</v>
       </c>
       <c r="J196">
         <v>99999</v>
       </c>
       <c r="K196">
         <v>73</v>
       </c>
       <c r="L196" t="s">
-        <v>1327</v>
+        <v>649</v>
       </c>
       <c r="M196" t="s">
-        <v>1328</v>
-[...32 lines deleted...]
-    <row r="197" spans="1:23" x14ac:dyDescent="0.3">
+        <v>650</v>
+      </c>
+      <c r="N196" t="s">
+        <v>23</v>
+      </c>
+      <c r="O196" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P196" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A197">
-        <v>842</v>
+        <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>1329</v>
+        <v>651</v>
       </c>
       <c r="C197" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D197" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E197" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F197">
         <v>211045</v>
       </c>
       <c r="G197" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H197">
         <v>367700</v>
       </c>
       <c r="J197">
         <v>99999</v>
       </c>
       <c r="K197">
         <v>74</v>
       </c>
       <c r="L197" t="s">
-        <v>1330</v>
+        <v>652</v>
       </c>
       <c r="M197" t="s">
-        <v>1331</v>
-[...32 lines deleted...]
-    <row r="198" spans="1:23" x14ac:dyDescent="0.3">
+        <v>653</v>
+      </c>
+      <c r="N197" t="s">
+        <v>23</v>
+      </c>
+      <c r="O197" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P197" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A198">
-        <v>898</v>
+        <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>1464</v>
+        <v>654</v>
       </c>
       <c r="C198" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D198" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F198">
         <v>211045</v>
       </c>
       <c r="G198" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H198">
         <v>367700</v>
       </c>
       <c r="J198">
         <v>99999</v>
       </c>
       <c r="K198">
         <v>75</v>
       </c>
       <c r="L198" t="s">
-        <v>1465</v>
+        <v>655</v>
       </c>
       <c r="M198" t="s">
-        <v>1466</v>
-[...32 lines deleted...]
-    <row r="199" spans="1:23" x14ac:dyDescent="0.3">
+        <v>656</v>
+      </c>
+      <c r="N198" t="s">
+        <v>23</v>
+      </c>
+      <c r="O198" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P198" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A199">
-        <v>552</v>
+        <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>327</v>
+        <v>657</v>
       </c>
       <c r="C199" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D199" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E199" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F199">
         <v>211045</v>
       </c>
       <c r="G199" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H199">
         <v>367700</v>
       </c>
       <c r="J199">
         <v>99999</v>
       </c>
       <c r="K199">
         <v>76</v>
       </c>
       <c r="L199" t="s">
-        <v>328</v>
+        <v>658</v>
       </c>
       <c r="M199" t="s">
-        <v>329</v>
-[...32 lines deleted...]
-    <row r="200" spans="1:23" x14ac:dyDescent="0.3">
+        <v>659</v>
+      </c>
+      <c r="N199" t="s">
+        <v>23</v>
+      </c>
+      <c r="O199" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P199" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A200">
-        <v>657</v>
+        <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>431</v>
+        <v>660</v>
       </c>
       <c r="C200" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D200" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F200">
         <v>211045</v>
       </c>
       <c r="G200" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H200">
         <v>367700</v>
       </c>
       <c r="J200">
         <v>99999</v>
       </c>
       <c r="K200">
         <v>77</v>
       </c>
       <c r="L200" t="s">
-        <v>432</v>
+        <v>661</v>
       </c>
       <c r="M200" t="s">
-        <v>433</v>
-[...32 lines deleted...]
-    <row r="201" spans="1:23" x14ac:dyDescent="0.3">
+        <v>662</v>
+      </c>
+      <c r="N200" t="s">
+        <v>23</v>
+      </c>
+      <c r="O200" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P200" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A201">
-        <v>527</v>
+        <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>281</v>
+        <v>663</v>
       </c>
       <c r="C201" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D201" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E201" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F201">
         <v>211045</v>
       </c>
       <c r="G201" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H201">
         <v>367700</v>
       </c>
       <c r="J201">
         <v>99999</v>
       </c>
       <c r="K201">
         <v>79</v>
       </c>
       <c r="L201" t="s">
-        <v>282</v>
+        <v>664</v>
       </c>
       <c r="M201" t="s">
-        <v>283</v>
-[...32 lines deleted...]
-    <row r="202" spans="1:23" x14ac:dyDescent="0.3">
+        <v>665</v>
+      </c>
+      <c r="N201" t="s">
+        <v>23</v>
+      </c>
+      <c r="O201" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P201" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A202">
-        <v>845</v>
+        <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>1338</v>
+        <v>666</v>
       </c>
       <c r="C202" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E202" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F202">
         <v>211045</v>
       </c>
       <c r="G202" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H202">
         <v>367700</v>
       </c>
       <c r="J202">
         <v>99999</v>
       </c>
       <c r="K202">
         <v>80</v>
       </c>
       <c r="L202" t="s">
-        <v>1339</v>
+        <v>667</v>
       </c>
       <c r="M202" t="s">
-        <v>1340</v>
-[...32 lines deleted...]
-    <row r="203" spans="1:23" x14ac:dyDescent="0.3">
+        <v>668</v>
+      </c>
+      <c r="N202" t="s">
+        <v>23</v>
+      </c>
+      <c r="O202" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P202" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A203">
-        <v>846</v>
+        <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>1341</v>
+        <v>669</v>
       </c>
       <c r="C203" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D203" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E203" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F203">
         <v>211045</v>
       </c>
       <c r="G203" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H203">
         <v>367700</v>
       </c>
       <c r="J203">
         <v>99999</v>
       </c>
       <c r="K203">
         <v>81</v>
       </c>
       <c r="L203" t="s">
-        <v>1342</v>
+        <v>670</v>
       </c>
       <c r="M203" t="s">
-        <v>1343</v>
-[...32 lines deleted...]
-    <row r="204" spans="1:23" x14ac:dyDescent="0.3">
+        <v>671</v>
+      </c>
+      <c r="N203" t="s">
+        <v>23</v>
+      </c>
+      <c r="O203" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P203" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A204">
-        <v>482</v>
+        <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>830</v>
+        <v>672</v>
       </c>
       <c r="C204" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D204" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E204" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F204">
         <v>211045</v>
       </c>
       <c r="G204" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H204">
         <v>367700</v>
       </c>
       <c r="J204">
         <v>99999</v>
       </c>
       <c r="K204">
         <v>82</v>
       </c>
       <c r="L204" t="s">
-        <v>831</v>
+        <v>673</v>
       </c>
       <c r="M204" t="s">
-        <v>832</v>
-[...32 lines deleted...]
-    <row r="205" spans="1:23" x14ac:dyDescent="0.3">
+        <v>674</v>
+      </c>
+      <c r="N204" t="s">
+        <v>23</v>
+      </c>
+      <c r="O204" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P204" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A205">
-        <v>581</v>
+        <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>926</v>
+        <v>675</v>
       </c>
       <c r="C205" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D205" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E205" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F205">
         <v>211045</v>
       </c>
       <c r="G205" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H205">
         <v>367700</v>
       </c>
       <c r="J205">
         <v>99999</v>
       </c>
       <c r="K205">
         <v>83</v>
       </c>
       <c r="L205" t="s">
-        <v>927</v>
+        <v>676</v>
       </c>
       <c r="M205" t="s">
-        <v>928</v>
-[...32 lines deleted...]
-    <row r="206" spans="1:23" x14ac:dyDescent="0.3">
+        <v>677</v>
+      </c>
+      <c r="N205" t="s">
+        <v>23</v>
+      </c>
+      <c r="O205" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P205" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A206">
-        <v>906</v>
+        <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>1487</v>
+        <v>678</v>
       </c>
       <c r="C206" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D206" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E206" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F206">
         <v>211045</v>
       </c>
       <c r="G206" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H206">
         <v>367700</v>
       </c>
       <c r="J206">
         <v>99999</v>
       </c>
       <c r="K206" t="s">
-        <v>90</v>
+        <v>353</v>
       </c>
       <c r="L206" t="s">
-        <v>1488</v>
+        <v>679</v>
       </c>
       <c r="M206" t="s">
-        <v>1489</v>
-[...32 lines deleted...]
-    <row r="207" spans="1:23" x14ac:dyDescent="0.3">
+        <v>680</v>
+      </c>
+      <c r="N206" t="s">
+        <v>23</v>
+      </c>
+      <c r="O206" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P206" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A207">
-        <v>904</v>
+        <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>1481</v>
+        <v>681</v>
       </c>
       <c r="C207" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D207" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E207" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F207">
         <v>211045</v>
       </c>
       <c r="G207" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H207">
         <v>367700</v>
       </c>
       <c r="J207">
         <v>99999</v>
       </c>
       <c r="K207" t="s">
-        <v>98</v>
+        <v>682</v>
       </c>
       <c r="L207" t="s">
-        <v>1482</v>
+        <v>683</v>
       </c>
       <c r="M207" t="s">
-        <v>1483</v>
-[...32 lines deleted...]
-    <row r="208" spans="1:23" x14ac:dyDescent="0.3">
+        <v>684</v>
+      </c>
+      <c r="N207" t="s">
+        <v>48</v>
+      </c>
+      <c r="O207" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P207" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A208">
-        <v>836</v>
+        <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>1311</v>
+        <v>685</v>
       </c>
       <c r="C208" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D208" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E208" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F208">
         <v>211045</v>
       </c>
       <c r="G208" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H208">
         <v>367700</v>
       </c>
       <c r="J208">
         <v>99999</v>
       </c>
       <c r="K208" t="s">
-        <v>93</v>
+        <v>396</v>
       </c>
       <c r="L208" t="s">
-        <v>1312</v>
+        <v>686</v>
       </c>
       <c r="M208" t="s">
-        <v>1313</v>
-[...32 lines deleted...]
-    <row r="209" spans="1:23" x14ac:dyDescent="0.3">
+        <v>687</v>
+      </c>
+      <c r="N208" t="s">
+        <v>23</v>
+      </c>
+      <c r="O208" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P208" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A209">
-        <v>901</v>
+        <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>1473</v>
+        <v>688</v>
       </c>
       <c r="C209" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D209" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E209" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F209">
         <v>211045</v>
       </c>
       <c r="G209" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H209">
         <v>367700</v>
       </c>
       <c r="J209">
         <v>99999</v>
       </c>
       <c r="K209" t="s">
-        <v>134</v>
+        <v>689</v>
       </c>
       <c r="L209" t="s">
-        <v>1474</v>
+        <v>690</v>
       </c>
       <c r="M209" t="s">
-        <v>1475</v>
-[...32 lines deleted...]
-    <row r="210" spans="1:23" x14ac:dyDescent="0.3">
+        <v>691</v>
+      </c>
+      <c r="N209" t="s">
+        <v>23</v>
+      </c>
+      <c r="O209" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P209" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A210">
-        <v>499</v>
+        <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>860</v>
+        <v>692</v>
       </c>
       <c r="C210" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D210" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F210">
         <v>211045</v>
       </c>
       <c r="G210" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H210">
         <v>367700</v>
       </c>
       <c r="J210">
         <v>99999</v>
       </c>
       <c r="K210" t="s">
-        <v>107</v>
+        <v>693</v>
       </c>
       <c r="L210" t="s">
-        <v>861</v>
+        <v>694</v>
       </c>
       <c r="M210" t="s">
-        <v>862</v>
-[...32 lines deleted...]
-    <row r="211" spans="1:23" x14ac:dyDescent="0.3">
+        <v>695</v>
+      </c>
+      <c r="N210" t="s">
+        <v>23</v>
+      </c>
+      <c r="O210" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P210" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A211">
-        <v>597</v>
+        <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>935</v>
+        <v>696</v>
       </c>
       <c r="C211" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D211" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F211">
         <v>211045</v>
       </c>
       <c r="G211" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H211">
         <v>367700</v>
       </c>
       <c r="J211">
         <v>99999</v>
       </c>
       <c r="K211" t="s">
-        <v>139</v>
+        <v>697</v>
       </c>
       <c r="L211" t="s">
-        <v>936</v>
+        <v>572</v>
       </c>
       <c r="M211" t="s">
-        <v>937</v>
-[...32 lines deleted...]
-    <row r="212" spans="1:23" x14ac:dyDescent="0.3">
+        <v>698</v>
+      </c>
+      <c r="N211" t="s">
+        <v>23</v>
+      </c>
+      <c r="O211" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P211" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A212">
-        <v>495</v>
+        <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>848</v>
+        <v>699</v>
       </c>
       <c r="C212" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D212" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E212" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F212">
         <v>211045</v>
       </c>
       <c r="G212" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H212">
         <v>367700</v>
       </c>
       <c r="J212">
         <v>99999</v>
       </c>
       <c r="K212" t="s">
-        <v>83</v>
+        <v>700</v>
       </c>
       <c r="L212" t="s">
-        <v>849</v>
+        <v>701</v>
       </c>
       <c r="M212" t="s">
-        <v>850</v>
-[...32 lines deleted...]
-    <row r="213" spans="1:23" x14ac:dyDescent="0.3">
+        <v>702</v>
+      </c>
+      <c r="N212" t="s">
+        <v>23</v>
+      </c>
+      <c r="O212" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P212" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A213">
-        <v>795</v>
+        <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>1192</v>
+        <v>703</v>
       </c>
       <c r="C213" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D213" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E213" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F213">
         <v>211045</v>
       </c>
       <c r="G213" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H213">
         <v>367700</v>
       </c>
       <c r="J213">
         <v>99999</v>
       </c>
       <c r="K213" t="s">
-        <v>106</v>
+        <v>704</v>
       </c>
       <c r="L213" t="s">
-        <v>1193</v>
+        <v>705</v>
       </c>
       <c r="M213" t="s">
-        <v>1194</v>
-[...32 lines deleted...]
-    <row r="214" spans="1:23" x14ac:dyDescent="0.3">
+        <v>706</v>
+      </c>
+      <c r="N213" t="s">
+        <v>23</v>
+      </c>
+      <c r="O213" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P213" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="214" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A214">
-        <v>548</v>
+        <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>907</v>
+        <v>707</v>
       </c>
       <c r="C214" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D214" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E214" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F214">
         <v>211045</v>
       </c>
       <c r="G214" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H214">
         <v>367700</v>
       </c>
       <c r="J214">
         <v>99999</v>
       </c>
       <c r="K214" t="s">
-        <v>162</v>
+        <v>708</v>
       </c>
       <c r="L214" t="s">
-        <v>908</v>
+        <v>709</v>
       </c>
       <c r="M214" t="s">
-        <v>909</v>
-[...32 lines deleted...]
-    <row r="215" spans="1:23" x14ac:dyDescent="0.3">
+        <v>710</v>
+      </c>
+      <c r="N214" t="s">
+        <v>23</v>
+      </c>
+      <c r="O214" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P214" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A215">
-        <v>722</v>
+        <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>992</v>
+        <v>711</v>
       </c>
       <c r="C215" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D215" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F215">
         <v>211045</v>
       </c>
       <c r="G215" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H215">
         <v>367700</v>
       </c>
       <c r="J215">
         <v>99999</v>
       </c>
       <c r="K215" t="s">
-        <v>142</v>
+        <v>712</v>
       </c>
       <c r="L215" t="s">
-        <v>993</v>
+        <v>713</v>
       </c>
       <c r="M215" t="s">
-        <v>994</v>
-[...32 lines deleted...]
-    <row r="216" spans="1:23" x14ac:dyDescent="0.3">
+        <v>714</v>
+      </c>
+      <c r="N215" t="s">
+        <v>23</v>
+      </c>
+      <c r="O215" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P215" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A216">
-        <v>658</v>
+        <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>434</v>
+        <v>715</v>
       </c>
       <c r="C216" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D216" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E216" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F216">
         <v>211045</v>
       </c>
       <c r="G216" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H216">
         <v>367700</v>
       </c>
       <c r="J216">
         <v>99999</v>
       </c>
       <c r="K216" t="s">
-        <v>129</v>
+        <v>716</v>
       </c>
       <c r="L216" t="s">
-        <v>435</v>
+        <v>717</v>
       </c>
       <c r="M216" t="s">
-        <v>436</v>
-[...32 lines deleted...]
-    <row r="217" spans="1:23" x14ac:dyDescent="0.3">
+        <v>718</v>
+      </c>
+      <c r="N216" t="s">
+        <v>23</v>
+      </c>
+      <c r="O216" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P216" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A217">
-        <v>6193</v>
+        <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>158</v>
+        <v>719</v>
       </c>
       <c r="C217" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D217" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F217">
         <v>211045</v>
       </c>
       <c r="G217" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H217">
         <v>367700</v>
       </c>
       <c r="J217">
         <v>99999</v>
       </c>
       <c r="K217" t="s">
-        <v>140</v>
+        <v>720</v>
       </c>
       <c r="L217" t="s">
-        <v>159</v>
+        <v>721</v>
       </c>
       <c r="M217" t="s">
-        <v>160</v>
-[...32 lines deleted...]
-    <row r="218" spans="1:23" x14ac:dyDescent="0.3">
+        <v>722</v>
+      </c>
+      <c r="N217" t="s">
+        <v>23</v>
+      </c>
+      <c r="O217" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P217" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A218">
-        <v>897</v>
+        <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>1460</v>
+        <v>723</v>
       </c>
       <c r="C218" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D218" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E218" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F218">
         <v>211045</v>
       </c>
       <c r="G218" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H218">
         <v>367700</v>
       </c>
       <c r="J218">
         <v>99999</v>
       </c>
       <c r="K218" t="s">
-        <v>1461</v>
+        <v>724</v>
       </c>
       <c r="L218" t="s">
-        <v>1462</v>
+        <v>725</v>
       </c>
       <c r="M218" t="s">
-        <v>1463</v>
-[...32 lines deleted...]
-    <row r="219" spans="1:23" x14ac:dyDescent="0.3">
+        <v>726</v>
+      </c>
+      <c r="N218" t="s">
+        <v>23</v>
+      </c>
+      <c r="O218" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P218" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="219" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A219">
-        <v>843</v>
+        <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>1332</v>
+        <v>727</v>
       </c>
       <c r="C219" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D219" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F219">
         <v>211045</v>
       </c>
       <c r="G219" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H219">
         <v>367700</v>
       </c>
       <c r="J219">
         <v>99999</v>
       </c>
       <c r="K219" t="s">
-        <v>141</v>
+        <v>728</v>
       </c>
       <c r="L219" t="s">
-        <v>1333</v>
+        <v>729</v>
       </c>
       <c r="M219" t="s">
-        <v>1334</v>
-[...32 lines deleted...]
-    <row r="220" spans="1:23" x14ac:dyDescent="0.3">
+        <v>730</v>
+      </c>
+      <c r="N219" t="s">
+        <v>23</v>
+      </c>
+      <c r="O219" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P219" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A220">
-        <v>896</v>
+        <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>1457</v>
+        <v>731</v>
       </c>
       <c r="C220" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D220" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E220" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F220">
         <v>211045</v>
       </c>
       <c r="G220" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H220">
         <v>367700</v>
       </c>
       <c r="J220">
         <v>99999</v>
       </c>
       <c r="K220" t="s">
-        <v>144</v>
+        <v>732</v>
       </c>
       <c r="L220" t="s">
-        <v>1458</v>
+        <v>733</v>
       </c>
       <c r="M220" t="s">
-        <v>1459</v>
-[...32 lines deleted...]
-    <row r="221" spans="1:23" x14ac:dyDescent="0.3">
+        <v>734</v>
+      </c>
+      <c r="N220" t="s">
+        <v>23</v>
+      </c>
+      <c r="O220" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P220" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="221" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A221">
-        <v>895</v>
+        <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>1454</v>
+        <v>735</v>
       </c>
       <c r="C221" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D221" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E221" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F221">
         <v>211045</v>
       </c>
       <c r="G221" t="s">
-        <v>62</v>
+        <v>455</v>
       </c>
       <c r="H221">
         <v>367700</v>
       </c>
       <c r="J221">
         <v>99999</v>
       </c>
       <c r="K221" t="s">
-        <v>145</v>
+        <v>736</v>
       </c>
       <c r="L221" t="s">
-        <v>1455</v>
+        <v>737</v>
       </c>
       <c r="M221" t="s">
-        <v>1456</v>
-[...32 lines deleted...]
-    <row r="222" spans="1:23" x14ac:dyDescent="0.3">
+        <v>738</v>
+      </c>
+      <c r="N221" t="s">
+        <v>23</v>
+      </c>
+      <c r="O221" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P221" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="222" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A222">
-        <v>848</v>
+        <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>1347</v>
+        <v>739</v>
       </c>
       <c r="C222" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D222" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E222" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F222">
         <v>211045</v>
       </c>
       <c r="G222" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H222">
         <v>367717</v>
       </c>
       <c r="J222">
         <v>99999</v>
       </c>
       <c r="K222">
         <v>1</v>
       </c>
       <c r="L222" t="s">
-        <v>1348</v>
+        <v>741</v>
       </c>
       <c r="M222" t="s">
-        <v>1349</v>
-[...32 lines deleted...]
-    <row r="223" spans="1:23" x14ac:dyDescent="0.3">
+        <v>742</v>
+      </c>
+      <c r="N222" t="s">
+        <v>23</v>
+      </c>
+      <c r="O222" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P222" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="223" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A223">
-        <v>742</v>
+        <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>1040</v>
+        <v>743</v>
       </c>
       <c r="C223" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D223" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F223">
         <v>211045</v>
       </c>
       <c r="G223" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H223">
         <v>367717</v>
       </c>
       <c r="J223">
         <v>99999</v>
       </c>
       <c r="K223">
         <v>2</v>
       </c>
       <c r="L223" t="s">
-        <v>1041</v>
+        <v>744</v>
       </c>
       <c r="M223" t="s">
-        <v>1042</v>
-[...32 lines deleted...]
-    <row r="224" spans="1:23" x14ac:dyDescent="0.3">
+        <v>745</v>
+      </c>
+      <c r="N223" t="s">
+        <v>23</v>
+      </c>
+      <c r="O223" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P223" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A224">
-        <v>855</v>
+        <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>1368</v>
+        <v>746</v>
       </c>
       <c r="C224" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D224" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E224" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F224">
         <v>211045</v>
       </c>
       <c r="G224" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H224">
         <v>367717</v>
       </c>
       <c r="J224">
         <v>99999</v>
       </c>
       <c r="K224">
         <v>4</v>
       </c>
       <c r="L224" t="s">
-        <v>1369</v>
+        <v>747</v>
       </c>
       <c r="M224" t="s">
-        <v>1370</v>
-[...32 lines deleted...]
-    <row r="225" spans="1:23" x14ac:dyDescent="0.3">
+        <v>748</v>
+      </c>
+      <c r="N224" t="s">
+        <v>23</v>
+      </c>
+      <c r="O224" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P224" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="225" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A225">
-        <v>592</v>
+        <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>382</v>
+        <v>749</v>
       </c>
       <c r="C225" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D225" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E225" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F225">
         <v>211045</v>
       </c>
       <c r="G225" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H225">
         <v>367717</v>
       </c>
       <c r="J225">
         <v>99999</v>
       </c>
       <c r="K225">
         <v>5</v>
       </c>
       <c r="L225" t="s">
-        <v>383</v>
+        <v>750</v>
       </c>
       <c r="M225" t="s">
-        <v>384</v>
-[...32 lines deleted...]
-    <row r="226" spans="1:23" x14ac:dyDescent="0.3">
+        <v>751</v>
+      </c>
+      <c r="N225" t="s">
+        <v>23</v>
+      </c>
+      <c r="O225" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P225" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="226" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A226">
-        <v>856</v>
+        <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>532</v>
+        <v>752</v>
       </c>
       <c r="C226" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D226" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F226">
         <v>211045</v>
       </c>
       <c r="G226" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H226">
         <v>367717</v>
       </c>
       <c r="J226">
         <v>99999</v>
       </c>
       <c r="K226">
         <v>7</v>
       </c>
       <c r="L226" t="s">
-        <v>533</v>
+        <v>753</v>
       </c>
       <c r="M226" t="s">
-        <v>534</v>
-[...32 lines deleted...]
-    <row r="227" spans="1:23" x14ac:dyDescent="0.3">
+        <v>754</v>
+      </c>
+      <c r="N226" t="s">
+        <v>23</v>
+      </c>
+      <c r="O226" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P226" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="227" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A227">
-        <v>857</v>
+        <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>535</v>
+        <v>755</v>
       </c>
       <c r="C227" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D227" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E227" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F227">
         <v>211045</v>
       </c>
       <c r="G227" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H227">
         <v>367717</v>
       </c>
       <c r="J227">
         <v>99999</v>
       </c>
       <c r="K227">
         <v>8</v>
       </c>
       <c r="L227" t="s">
-        <v>536</v>
+        <v>756</v>
       </c>
       <c r="M227" t="s">
-        <v>537</v>
-[...32 lines deleted...]
-    <row r="228" spans="1:23" x14ac:dyDescent="0.3">
+        <v>757</v>
+      </c>
+      <c r="N227" t="s">
+        <v>23</v>
+      </c>
+      <c r="O227" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P227" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A228">
-        <v>894</v>
+        <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>1451</v>
+        <v>758</v>
       </c>
       <c r="C228" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D228" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E228" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F228">
         <v>211045</v>
       </c>
       <c r="G228" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H228">
         <v>367717</v>
       </c>
       <c r="J228">
         <v>99999</v>
       </c>
       <c r="K228">
         <v>10</v>
       </c>
       <c r="L228" t="s">
-        <v>1452</v>
+        <v>759</v>
       </c>
       <c r="M228" t="s">
-        <v>1453</v>
-[...32 lines deleted...]
-    <row r="229" spans="1:23" x14ac:dyDescent="0.3">
+        <v>760</v>
+      </c>
+      <c r="N228" t="s">
+        <v>23</v>
+      </c>
+      <c r="O228" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P228" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A229">
-        <v>481</v>
+        <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>827</v>
+        <v>761</v>
       </c>
       <c r="C229" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D229" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F229">
         <v>211045</v>
       </c>
       <c r="G229" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H229">
         <v>367717</v>
       </c>
       <c r="J229">
         <v>99999</v>
       </c>
       <c r="K229">
         <v>11</v>
       </c>
       <c r="L229" t="s">
-        <v>828</v>
+        <v>762</v>
       </c>
       <c r="M229" t="s">
-        <v>829</v>
-[...32 lines deleted...]
-    <row r="230" spans="1:23" x14ac:dyDescent="0.3">
+        <v>763</v>
+      </c>
+      <c r="N229" t="s">
+        <v>23</v>
+      </c>
+      <c r="O229" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P229" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A230">
-        <v>560</v>
+        <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>333</v>
+        <v>764</v>
       </c>
       <c r="C230" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D230" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E230" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F230">
         <v>211045</v>
       </c>
       <c r="G230" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H230">
         <v>367717</v>
       </c>
       <c r="J230">
         <v>99999</v>
       </c>
       <c r="K230">
         <v>12</v>
       </c>
       <c r="L230" t="s">
-        <v>334</v>
+        <v>765</v>
       </c>
       <c r="M230" t="s">
-        <v>335</v>
-[...32 lines deleted...]
-    <row r="231" spans="1:23" x14ac:dyDescent="0.3">
+        <v>766</v>
+      </c>
+      <c r="N230" t="s">
+        <v>23</v>
+      </c>
+      <c r="O230" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P230" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A231">
-        <v>480</v>
+        <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>824</v>
+        <v>767</v>
       </c>
       <c r="C231" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D231" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E231" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F231">
         <v>211045</v>
       </c>
       <c r="G231" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H231">
         <v>367717</v>
       </c>
       <c r="J231">
         <v>99999</v>
       </c>
       <c r="K231">
         <v>13</v>
       </c>
       <c r="L231" t="s">
-        <v>825</v>
+        <v>768</v>
       </c>
       <c r="M231" t="s">
-        <v>826</v>
-[...32 lines deleted...]
-    <row r="232" spans="1:23" x14ac:dyDescent="0.3">
+        <v>769</v>
+      </c>
+      <c r="N231" t="s">
+        <v>23</v>
+      </c>
+      <c r="O231" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P231" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A232">
-        <v>479</v>
+        <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>821</v>
+        <v>770</v>
       </c>
       <c r="C232" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D232" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E232" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F232">
         <v>211045</v>
       </c>
       <c r="G232" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H232">
         <v>367717</v>
       </c>
       <c r="J232">
         <v>99999</v>
       </c>
       <c r="K232">
         <v>14</v>
       </c>
       <c r="L232" t="s">
-        <v>822</v>
+        <v>771</v>
       </c>
       <c r="M232" t="s">
-        <v>823</v>
-[...32 lines deleted...]
-    <row r="233" spans="1:23" x14ac:dyDescent="0.3">
+        <v>772</v>
+      </c>
+      <c r="N232" t="s">
+        <v>23</v>
+      </c>
+      <c r="O232" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P232" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A233">
-        <v>893</v>
+        <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>1448</v>
+        <v>773</v>
       </c>
       <c r="C233" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D233" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E233" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F233">
         <v>211045</v>
       </c>
       <c r="G233" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H233">
         <v>367717</v>
       </c>
       <c r="J233">
         <v>99999</v>
       </c>
       <c r="K233">
         <v>15</v>
       </c>
       <c r="L233" t="s">
-        <v>1449</v>
+        <v>774</v>
       </c>
       <c r="M233" t="s">
-        <v>1450</v>
-[...32 lines deleted...]
-    <row r="234" spans="1:23" x14ac:dyDescent="0.3">
+        <v>775</v>
+      </c>
+      <c r="N233" t="s">
+        <v>23</v>
+      </c>
+      <c r="O233" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P233" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A234">
-        <v>892</v>
+        <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>1445</v>
+        <v>776</v>
       </c>
       <c r="C234" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D234" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E234" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F234">
         <v>211045</v>
       </c>
       <c r="G234" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H234">
         <v>367717</v>
       </c>
       <c r="J234">
         <v>99999</v>
       </c>
       <c r="K234">
         <v>16</v>
       </c>
       <c r="L234" t="s">
-        <v>1446</v>
+        <v>777</v>
       </c>
       <c r="M234" t="s">
-        <v>1447</v>
-[...32 lines deleted...]
-    <row r="235" spans="1:23" x14ac:dyDescent="0.3">
+        <v>778</v>
+      </c>
+      <c r="N234" t="s">
+        <v>23</v>
+      </c>
+      <c r="O234" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P234" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A235">
-        <v>849</v>
+        <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>1350</v>
+        <v>779</v>
       </c>
       <c r="C235" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D235" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E235" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F235">
         <v>211045</v>
       </c>
       <c r="G235" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H235">
         <v>367717</v>
       </c>
       <c r="J235">
         <v>99999</v>
       </c>
       <c r="K235">
         <v>17</v>
       </c>
       <c r="L235" t="s">
-        <v>1351</v>
+        <v>780</v>
       </c>
       <c r="M235" t="s">
-        <v>1352</v>
-[...32 lines deleted...]
-    <row r="236" spans="1:23" x14ac:dyDescent="0.3">
+        <v>781</v>
+      </c>
+      <c r="N235" t="s">
+        <v>23</v>
+      </c>
+      <c r="O235" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P235" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A236">
-        <v>850</v>
+        <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>1353</v>
+        <v>782</v>
       </c>
       <c r="C236" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D236" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E236" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F236">
         <v>211045</v>
       </c>
       <c r="G236" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H236">
         <v>367717</v>
       </c>
       <c r="J236">
         <v>99999</v>
       </c>
       <c r="K236">
         <v>18</v>
       </c>
       <c r="L236" t="s">
-        <v>1354</v>
+        <v>783</v>
       </c>
       <c r="M236" t="s">
-        <v>1355</v>
-[...32 lines deleted...]
-    <row r="237" spans="1:23" x14ac:dyDescent="0.3">
+        <v>784</v>
+      </c>
+      <c r="N236" t="s">
+        <v>23</v>
+      </c>
+      <c r="O236" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P236" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A237">
-        <v>741</v>
+        <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>1037</v>
+        <v>785</v>
       </c>
       <c r="C237" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D237" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E237" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F237">
         <v>211045</v>
       </c>
       <c r="G237" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H237">
         <v>367717</v>
       </c>
       <c r="J237">
         <v>99999</v>
       </c>
       <c r="K237">
         <v>19</v>
       </c>
       <c r="L237" t="s">
-        <v>1038</v>
+        <v>786</v>
       </c>
       <c r="M237" t="s">
-        <v>1039</v>
-[...32 lines deleted...]
-    <row r="238" spans="1:23" x14ac:dyDescent="0.3">
+        <v>787</v>
+      </c>
+      <c r="N237" t="s">
+        <v>23</v>
+      </c>
+      <c r="O237" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P237" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A238">
-        <v>743</v>
+        <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>1043</v>
+        <v>788</v>
       </c>
       <c r="C238" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D238" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E238" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F238">
         <v>211045</v>
       </c>
       <c r="G238" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H238">
         <v>367717</v>
       </c>
       <c r="J238">
         <v>99999</v>
       </c>
       <c r="K238">
         <v>21</v>
       </c>
       <c r="L238" t="s">
-        <v>1044</v>
+        <v>789</v>
       </c>
       <c r="M238" t="s">
-        <v>1045</v>
-[...32 lines deleted...]
-    <row r="239" spans="1:23" x14ac:dyDescent="0.3">
+        <v>790</v>
+      </c>
+      <c r="N238" t="s">
+        <v>23</v>
+      </c>
+      <c r="O238" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P238" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A239">
-        <v>746</v>
+        <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>1053</v>
+        <v>791</v>
       </c>
       <c r="C239" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D239" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E239" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F239">
         <v>211045</v>
       </c>
       <c r="G239" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H239">
         <v>367717</v>
       </c>
       <c r="J239">
         <v>99999</v>
       </c>
       <c r="K239">
         <v>22</v>
       </c>
       <c r="L239" t="s">
-        <v>1054</v>
+        <v>792</v>
       </c>
       <c r="M239" t="s">
-        <v>1055</v>
-[...32 lines deleted...]
-    <row r="240" spans="1:23" x14ac:dyDescent="0.3">
+        <v>793</v>
+      </c>
+      <c r="N239" t="s">
+        <v>23</v>
+      </c>
+      <c r="O239" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P239" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A240">
-        <v>748</v>
+        <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>1059</v>
+        <v>794</v>
       </c>
       <c r="C240" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D240" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F240">
         <v>211045</v>
       </c>
       <c r="G240" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H240">
         <v>367717</v>
       </c>
       <c r="J240">
         <v>99999</v>
       </c>
       <c r="K240">
         <v>24</v>
       </c>
       <c r="L240" t="s">
-        <v>1060</v>
+        <v>795</v>
       </c>
       <c r="M240" t="s">
-        <v>1061</v>
-[...32 lines deleted...]
-    <row r="241" spans="1:23" x14ac:dyDescent="0.3">
+        <v>796</v>
+      </c>
+      <c r="N240" t="s">
+        <v>23</v>
+      </c>
+      <c r="O240" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P240" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="241" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A241">
-        <v>749</v>
+        <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>1062</v>
+        <v>797</v>
       </c>
       <c r="C241" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D241" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E241" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F241">
         <v>211045</v>
       </c>
       <c r="G241" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H241">
         <v>367717</v>
       </c>
       <c r="J241">
         <v>99999</v>
       </c>
       <c r="K241">
         <v>25</v>
       </c>
       <c r="L241" t="s">
-        <v>1063</v>
+        <v>798</v>
       </c>
       <c r="M241" t="s">
-        <v>1064</v>
-[...32 lines deleted...]
-    <row r="242" spans="1:23" x14ac:dyDescent="0.3">
+        <v>799</v>
+      </c>
+      <c r="N241" t="s">
+        <v>23</v>
+      </c>
+      <c r="O241" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P241" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="242" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A242">
-        <v>608</v>
+        <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>950</v>
+        <v>800</v>
       </c>
       <c r="C242" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D242" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E242" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F242">
         <v>211045</v>
       </c>
       <c r="G242" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H242">
         <v>367717</v>
       </c>
       <c r="J242">
         <v>99999</v>
       </c>
       <c r="K242">
         <v>27</v>
       </c>
       <c r="L242" t="s">
-        <v>951</v>
+        <v>801</v>
       </c>
       <c r="M242" t="s">
-        <v>952</v>
-[...32 lines deleted...]
-    <row r="243" spans="1:23" x14ac:dyDescent="0.3">
+        <v>802</v>
+      </c>
+      <c r="N242" t="s">
+        <v>23</v>
+      </c>
+      <c r="O242" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P242" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="243" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A243">
-        <v>607</v>
+        <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>947</v>
+        <v>803</v>
       </c>
       <c r="C243" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D243" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F243">
         <v>211045</v>
       </c>
       <c r="G243" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H243">
         <v>367717</v>
       </c>
       <c r="J243">
         <v>99999</v>
       </c>
       <c r="K243">
         <v>28</v>
       </c>
       <c r="L243" t="s">
-        <v>948</v>
+        <v>804</v>
       </c>
       <c r="M243" t="s">
-        <v>949</v>
-[...32 lines deleted...]
-    <row r="244" spans="1:23" x14ac:dyDescent="0.3">
+        <v>805</v>
+      </c>
+      <c r="N243" t="s">
+        <v>23</v>
+      </c>
+      <c r="O243" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P243" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="244" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A244">
-        <v>852</v>
+        <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>1359</v>
+        <v>806</v>
       </c>
       <c r="C244" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D244" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E244" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F244">
         <v>211045</v>
       </c>
       <c r="G244" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H244">
         <v>367717</v>
       </c>
       <c r="J244">
         <v>99999</v>
       </c>
       <c r="K244">
         <v>32</v>
       </c>
       <c r="L244" t="s">
-        <v>1360</v>
+        <v>807</v>
       </c>
       <c r="M244" t="s">
-        <v>1361</v>
-[...32 lines deleted...]
-    <row r="245" spans="1:23" x14ac:dyDescent="0.3">
+        <v>808</v>
+      </c>
+      <c r="N244" t="s">
+        <v>23</v>
+      </c>
+      <c r="O244" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P244" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="245" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A245">
-        <v>526</v>
+        <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>278</v>
+        <v>809</v>
       </c>
       <c r="C245" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D245" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E245" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F245">
         <v>211045</v>
       </c>
       <c r="G245" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H245">
         <v>367717</v>
       </c>
       <c r="J245">
         <v>99999</v>
       </c>
       <c r="K245">
         <v>33</v>
       </c>
       <c r="L245" t="s">
-        <v>279</v>
+        <v>810</v>
       </c>
       <c r="M245" t="s">
-        <v>280</v>
-[...32 lines deleted...]
-    <row r="246" spans="1:23" x14ac:dyDescent="0.3">
+        <v>811</v>
+      </c>
+      <c r="N245" t="s">
+        <v>23</v>
+      </c>
+      <c r="O245" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P245" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="246" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A246">
-        <v>475</v>
+        <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="C246" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D246" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E246" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F246">
         <v>211045</v>
       </c>
       <c r="G246" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H246">
         <v>367717</v>
       </c>
       <c r="J246">
         <v>99999</v>
       </c>
       <c r="K246">
         <v>34</v>
       </c>
       <c r="L246" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="M246" t="s">
-        <v>817</v>
-[...32 lines deleted...]
-    <row r="247" spans="1:23" x14ac:dyDescent="0.3">
+        <v>814</v>
+      </c>
+      <c r="N246" t="s">
+        <v>23</v>
+      </c>
+      <c r="O246" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P246" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="247" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A247">
-        <v>889</v>
+        <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>1442</v>
+        <v>815</v>
       </c>
       <c r="C247" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D247" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E247" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F247">
         <v>211045</v>
       </c>
       <c r="G247" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H247">
         <v>367717</v>
       </c>
       <c r="J247">
         <v>99999</v>
       </c>
       <c r="K247">
         <v>35</v>
       </c>
       <c r="L247" t="s">
-        <v>1443</v>
+        <v>816</v>
       </c>
       <c r="M247" t="s">
-        <v>1444</v>
-[...32 lines deleted...]
-    <row r="248" spans="1:23" x14ac:dyDescent="0.3">
+        <v>817</v>
+      </c>
+      <c r="N247" t="s">
+        <v>23</v>
+      </c>
+      <c r="O247" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P247" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="248" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A248">
-        <v>853</v>
+        <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>1362</v>
+        <v>818</v>
       </c>
       <c r="C248" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D248" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E248" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F248">
         <v>211045</v>
       </c>
       <c r="G248" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H248">
         <v>367717</v>
       </c>
       <c r="J248">
         <v>99999</v>
       </c>
       <c r="K248">
         <v>36</v>
       </c>
       <c r="L248" t="s">
-        <v>1363</v>
+        <v>819</v>
       </c>
       <c r="M248" t="s">
-        <v>1364</v>
-[...32 lines deleted...]
-    <row r="249" spans="1:23" x14ac:dyDescent="0.3">
+        <v>820</v>
+      </c>
+      <c r="N248" t="s">
+        <v>23</v>
+      </c>
+      <c r="O248" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P248" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="249" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A249">
-        <v>854</v>
+        <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>1365</v>
+        <v>821</v>
       </c>
       <c r="C249" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D249" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E249" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F249">
         <v>211045</v>
       </c>
       <c r="G249" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H249">
         <v>367717</v>
       </c>
       <c r="J249">
         <v>99999</v>
       </c>
       <c r="K249">
         <v>37</v>
       </c>
       <c r="L249" t="s">
-        <v>1366</v>
+        <v>822</v>
       </c>
       <c r="M249" t="s">
-        <v>1367</v>
-[...32 lines deleted...]
-    <row r="250" spans="1:23" x14ac:dyDescent="0.3">
+        <v>823</v>
+      </c>
+      <c r="N249" t="s">
+        <v>23</v>
+      </c>
+      <c r="O249" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P249" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="250" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A250">
-        <v>751</v>
+        <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>1068</v>
+        <v>824</v>
       </c>
       <c r="C250" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D250" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E250" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F250">
         <v>211045</v>
       </c>
       <c r="G250" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H250">
         <v>367717</v>
       </c>
       <c r="J250">
         <v>99999</v>
       </c>
       <c r="K250">
         <v>38</v>
       </c>
       <c r="L250" t="s">
-        <v>1069</v>
+        <v>825</v>
       </c>
       <c r="M250" t="s">
-        <v>1070</v>
-[...32 lines deleted...]
-    <row r="251" spans="1:23" x14ac:dyDescent="0.3">
+        <v>826</v>
+      </c>
+      <c r="N250" t="s">
+        <v>23</v>
+      </c>
+      <c r="O250" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P250" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="251" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A251">
-        <v>888</v>
+        <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>1439</v>
+        <v>827</v>
       </c>
       <c r="C251" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D251" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E251" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F251">
         <v>211045</v>
       </c>
       <c r="G251" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H251">
         <v>367717</v>
       </c>
       <c r="J251">
         <v>99999</v>
       </c>
       <c r="K251">
         <v>39</v>
       </c>
       <c r="L251" t="s">
-        <v>1440</v>
+        <v>828</v>
       </c>
       <c r="M251" t="s">
-        <v>1441</v>
-[...32 lines deleted...]
-    <row r="252" spans="1:23" x14ac:dyDescent="0.3">
+        <v>829</v>
+      </c>
+      <c r="N251" t="s">
+        <v>23</v>
+      </c>
+      <c r="O251" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P251" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="252" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A252">
-        <v>561</v>
+        <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>336</v>
+        <v>830</v>
       </c>
       <c r="C252" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D252" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E252" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F252">
         <v>211045</v>
       </c>
       <c r="G252" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H252">
         <v>367717</v>
       </c>
       <c r="J252">
         <v>99999</v>
       </c>
       <c r="K252">
         <v>40</v>
       </c>
       <c r="L252" t="s">
-        <v>337</v>
+        <v>831</v>
       </c>
       <c r="M252" t="s">
-        <v>338</v>
-[...32 lines deleted...]
-    <row r="253" spans="1:23" x14ac:dyDescent="0.3">
+        <v>832</v>
+      </c>
+      <c r="N252" t="s">
+        <v>23</v>
+      </c>
+      <c r="O252" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P252" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="253" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A253">
-        <v>699</v>
+        <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>486</v>
+        <v>833</v>
       </c>
       <c r="C253" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D253" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E253" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F253">
         <v>211045</v>
       </c>
       <c r="G253" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H253">
         <v>367717</v>
       </c>
       <c r="J253">
         <v>99999</v>
       </c>
       <c r="K253">
         <v>41</v>
       </c>
       <c r="L253" t="s">
-        <v>487</v>
+        <v>834</v>
       </c>
       <c r="M253" t="s">
-        <v>488</v>
-[...32 lines deleted...]
-    <row r="254" spans="1:23" x14ac:dyDescent="0.3">
+        <v>835</v>
+      </c>
+      <c r="N253" t="s">
+        <v>23</v>
+      </c>
+      <c r="O253" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P253" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="254" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A254">
-        <v>593</v>
+        <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>385</v>
+        <v>836</v>
       </c>
       <c r="C254" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D254" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E254" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F254">
         <v>211045</v>
       </c>
       <c r="G254" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H254">
         <v>367717</v>
       </c>
       <c r="J254">
         <v>99999</v>
       </c>
       <c r="K254">
         <v>42</v>
       </c>
       <c r="L254" t="s">
-        <v>386</v>
+        <v>837</v>
       </c>
       <c r="M254" t="s">
-        <v>387</v>
-[...32 lines deleted...]
-    <row r="255" spans="1:23" x14ac:dyDescent="0.3">
+        <v>838</v>
+      </c>
+      <c r="N254" t="s">
+        <v>23</v>
+      </c>
+      <c r="O254" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P254" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="255" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A255">
-        <v>525</v>
+        <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>275</v>
+        <v>839</v>
       </c>
       <c r="C255" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D255" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E255" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F255">
         <v>211045</v>
       </c>
       <c r="G255" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H255">
         <v>367717</v>
       </c>
       <c r="J255">
         <v>99999</v>
       </c>
       <c r="K255">
         <v>43</v>
       </c>
       <c r="L255" t="s">
-        <v>276</v>
+        <v>840</v>
       </c>
       <c r="M255" t="s">
-        <v>277</v>
-[...32 lines deleted...]
-    <row r="256" spans="1:23" x14ac:dyDescent="0.3">
+        <v>841</v>
+      </c>
+      <c r="N255" t="s">
+        <v>23</v>
+      </c>
+      <c r="O255" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P255" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="256" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A256">
-        <v>474</v>
+        <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>812</v>
+        <v>842</v>
       </c>
       <c r="C256" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D256" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E256" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F256">
         <v>211045</v>
       </c>
       <c r="G256" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H256">
         <v>367717</v>
       </c>
       <c r="J256">
         <v>99999</v>
       </c>
       <c r="K256">
         <v>44</v>
       </c>
       <c r="L256" t="s">
-        <v>813</v>
+        <v>843</v>
       </c>
       <c r="M256" t="s">
-        <v>814</v>
-[...32 lines deleted...]
-    <row r="257" spans="1:25" x14ac:dyDescent="0.3">
+        <v>844</v>
+      </c>
+      <c r="N256" t="s">
+        <v>23</v>
+      </c>
+      <c r="O256" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P256" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="257" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A257">
-        <v>562</v>
+        <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>339</v>
+        <v>845</v>
       </c>
       <c r="C257" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D257" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E257" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F257">
         <v>211045</v>
       </c>
       <c r="G257" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H257">
         <v>367717</v>
       </c>
       <c r="J257">
         <v>99999</v>
       </c>
       <c r="K257">
         <v>50</v>
       </c>
       <c r="L257" t="s">
-        <v>340</v>
+        <v>846</v>
       </c>
       <c r="M257" t="s">
-        <v>341</v>
-[...32 lines deleted...]
-    <row r="258" spans="1:25" x14ac:dyDescent="0.3">
+        <v>847</v>
+      </c>
+      <c r="N257" t="s">
+        <v>23</v>
+      </c>
+      <c r="O257" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P257" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="258" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A258">
-        <v>476</v>
+        <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>818</v>
+        <v>848</v>
       </c>
       <c r="C258" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D258" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E258" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F258">
         <v>211045</v>
       </c>
       <c r="G258" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H258">
         <v>367717</v>
       </c>
       <c r="J258">
         <v>99999</v>
       </c>
       <c r="K258" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="L258" t="s">
-        <v>819</v>
+        <v>849</v>
       </c>
       <c r="M258" t="s">
-        <v>820</v>
-[...32 lines deleted...]
-    <row r="259" spans="1:25" x14ac:dyDescent="0.3">
+        <v>850</v>
+      </c>
+      <c r="N258" t="s">
+        <v>23</v>
+      </c>
+      <c r="O258" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P258" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A259">
-        <v>744</v>
+        <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>1046</v>
+        <v>851</v>
       </c>
       <c r="C259" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D259" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E259" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F259">
         <v>211045</v>
       </c>
       <c r="G259" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H259">
         <v>367717</v>
       </c>
       <c r="J259">
         <v>99999</v>
       </c>
       <c r="K259" t="s">
-        <v>1047</v>
+        <v>852</v>
       </c>
       <c r="L259" t="s">
-        <v>1048</v>
+        <v>853</v>
       </c>
       <c r="M259" t="s">
-        <v>1049</v>
-[...32 lines deleted...]
-    <row r="260" spans="1:25" x14ac:dyDescent="0.3">
+        <v>854</v>
+      </c>
+      <c r="N259" t="s">
+        <v>23</v>
+      </c>
+      <c r="O259" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P259" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A260">
-        <v>745</v>
+        <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>1050</v>
+        <v>855</v>
       </c>
       <c r="C260" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E260" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F260">
         <v>211045</v>
       </c>
       <c r="G260" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H260">
         <v>367717</v>
       </c>
       <c r="J260">
         <v>99999</v>
       </c>
       <c r="K260" t="s">
-        <v>143</v>
+        <v>856</v>
       </c>
       <c r="L260" t="s">
-        <v>1051</v>
+        <v>857</v>
       </c>
       <c r="M260" t="s">
-        <v>1052</v>
-[...32 lines deleted...]
-    <row r="261" spans="1:25" x14ac:dyDescent="0.3">
+        <v>858</v>
+      </c>
+      <c r="N260" t="s">
+        <v>23</v>
+      </c>
+      <c r="O260" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P260" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A261">
-        <v>747</v>
+        <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>1056</v>
+        <v>859</v>
       </c>
       <c r="C261" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D261" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E261" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F261">
         <v>211045</v>
       </c>
       <c r="G261" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H261">
         <v>367717</v>
       </c>
       <c r="J261">
         <v>99999</v>
       </c>
       <c r="K261" t="s">
-        <v>92</v>
+        <v>860</v>
       </c>
       <c r="L261" t="s">
-        <v>1057</v>
+        <v>861</v>
       </c>
       <c r="M261" t="s">
-        <v>1058</v>
-[...32 lines deleted...]
-    <row r="262" spans="1:25" x14ac:dyDescent="0.3">
+        <v>862</v>
+      </c>
+      <c r="N261" t="s">
+        <v>23</v>
+      </c>
+      <c r="O261" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P261" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A262">
-        <v>6917</v>
+        <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>167</v>
+        <v>863</v>
       </c>
       <c r="C262" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D262" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E262" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F262">
         <v>211045</v>
       </c>
       <c r="G262" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H262">
         <v>367717</v>
       </c>
       <c r="J262">
         <v>99999</v>
       </c>
       <c r="K262" t="s">
-        <v>157</v>
+        <v>864</v>
       </c>
       <c r="L262" t="s">
-        <v>169</v>
+        <v>865</v>
       </c>
       <c r="M262" t="s">
-        <v>170</v>
-[...32 lines deleted...]
-    <row r="263" spans="1:25" x14ac:dyDescent="0.3">
+        <v>866</v>
+      </c>
+      <c r="N262" t="s">
+        <v>23</v>
+      </c>
+      <c r="O262" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P262" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A263">
-        <v>851</v>
+        <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>1356</v>
+        <v>867</v>
       </c>
       <c r="C263" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D263" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E263" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F263">
         <v>211045</v>
       </c>
       <c r="G263" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H263">
         <v>367717</v>
       </c>
       <c r="J263">
         <v>99999</v>
       </c>
       <c r="K263" t="s">
-        <v>119</v>
+        <v>868</v>
       </c>
       <c r="L263" t="s">
-        <v>1357</v>
+        <v>869</v>
       </c>
       <c r="M263" t="s">
-        <v>1358</v>
-[...32 lines deleted...]
-    <row r="264" spans="1:25" x14ac:dyDescent="0.3">
+        <v>870</v>
+      </c>
+      <c r="N263" t="s">
+        <v>23</v>
+      </c>
+      <c r="O263" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P263" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A264">
-        <v>750</v>
+        <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>1065</v>
+        <v>871</v>
       </c>
       <c r="C264" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D264" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E264" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F264">
         <v>211045</v>
       </c>
       <c r="G264" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H264">
         <v>367717</v>
       </c>
       <c r="J264">
         <v>99999</v>
       </c>
       <c r="K264" t="s">
-        <v>96</v>
+        <v>872</v>
       </c>
       <c r="L264" t="s">
-        <v>1066</v>
+        <v>873</v>
       </c>
       <c r="M264" t="s">
-        <v>1067</v>
-[...32 lines deleted...]
-    <row r="265" spans="1:25" x14ac:dyDescent="0.3">
+        <v>874</v>
+      </c>
+      <c r="N264" t="s">
+        <v>23</v>
+      </c>
+      <c r="O264" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P264" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A265">
-        <v>582</v>
+        <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>929</v>
+        <v>875</v>
       </c>
       <c r="C265" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D265" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E265" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F265">
         <v>211045</v>
       </c>
       <c r="G265" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H265">
         <v>367717</v>
       </c>
       <c r="J265">
         <v>99999</v>
       </c>
       <c r="K265" t="s">
-        <v>107</v>
+        <v>693</v>
       </c>
       <c r="L265" t="s">
-        <v>930</v>
+        <v>876</v>
       </c>
       <c r="M265" t="s">
-        <v>931</v>
-[...32 lines deleted...]
-    <row r="266" spans="1:25" x14ac:dyDescent="0.3">
+        <v>877</v>
+      </c>
+      <c r="N265" t="s">
+        <v>23</v>
+      </c>
+      <c r="O265" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P265" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A266">
-        <v>583</v>
+        <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>932</v>
+        <v>878</v>
       </c>
       <c r="C266" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D266" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E266" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F266">
         <v>211045</v>
       </c>
       <c r="G266" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="H266">
         <v>367717</v>
       </c>
       <c r="J266">
         <v>99999</v>
       </c>
       <c r="K266" t="s">
-        <v>139</v>
+        <v>697</v>
       </c>
       <c r="L266" t="s">
-        <v>933</v>
+        <v>879</v>
       </c>
       <c r="M266" t="s">
-        <v>934</v>
-[...32 lines deleted...]
-    <row r="267" spans="1:25" x14ac:dyDescent="0.3">
+        <v>880</v>
+      </c>
+      <c r="N266" t="s">
+        <v>23</v>
+      </c>
+      <c r="O266" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P266" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A267">
-        <v>584</v>
+        <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>608</v>
+        <v>881</v>
       </c>
       <c r="C267" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D267" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E267" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F267">
         <v>211045</v>
       </c>
       <c r="G267" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H267">
         <v>367723</v>
       </c>
       <c r="J267">
         <v>99999</v>
       </c>
       <c r="K267">
         <v>1</v>
       </c>
       <c r="L267" t="s">
-        <v>609</v>
+        <v>883</v>
       </c>
       <c r="M267" t="s">
-        <v>610</v>
-[...38 lines deleted...]
-    <row r="268" spans="1:25" x14ac:dyDescent="0.3">
+        <v>884</v>
+      </c>
+      <c r="N267" t="s">
+        <v>23</v>
+      </c>
+      <c r="O267" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P267" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A268">
-        <v>573</v>
+        <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>596</v>
+        <v>885</v>
       </c>
       <c r="C268" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D268" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E268" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F268">
         <v>211045</v>
       </c>
       <c r="G268" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H268">
         <v>367723</v>
       </c>
       <c r="J268">
         <v>99999</v>
       </c>
       <c r="K268">
         <v>2</v>
       </c>
       <c r="L268" t="s">
-        <v>597</v>
+        <v>886</v>
       </c>
       <c r="M268" t="s">
-        <v>598</v>
-[...38 lines deleted...]
-    <row r="269" spans="1:25" x14ac:dyDescent="0.3">
+        <v>887</v>
+      </c>
+      <c r="N268" t="s">
+        <v>23</v>
+      </c>
+      <c r="O268" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P268" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A269">
-        <v>563</v>
+        <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>581</v>
+        <v>888</v>
       </c>
       <c r="C269" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D269" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E269" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F269">
         <v>211045</v>
       </c>
       <c r="G269" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H269">
         <v>367723</v>
       </c>
       <c r="J269">
         <v>99999</v>
       </c>
       <c r="K269">
         <v>3</v>
       </c>
       <c r="L269" t="s">
-        <v>582</v>
+        <v>889</v>
       </c>
       <c r="M269" t="s">
-        <v>583</v>
-[...38 lines deleted...]
-    <row r="270" spans="1:25" x14ac:dyDescent="0.3">
+        <v>890</v>
+      </c>
+      <c r="N269" t="s">
+        <v>23</v>
+      </c>
+      <c r="O269" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P269" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A270">
-        <v>564</v>
+        <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>584</v>
+        <v>891</v>
       </c>
       <c r="C270" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D270" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E270" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F270">
         <v>211045</v>
       </c>
       <c r="G270" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H270">
         <v>367723</v>
       </c>
       <c r="J270">
         <v>99999</v>
       </c>
       <c r="K270">
         <v>4</v>
       </c>
       <c r="L270" t="s">
-        <v>585</v>
+        <v>892</v>
       </c>
       <c r="M270" t="s">
-        <v>586</v>
-[...38 lines deleted...]
-    <row r="271" spans="1:25" x14ac:dyDescent="0.3">
+        <v>893</v>
+      </c>
+      <c r="N270" t="s">
+        <v>23</v>
+      </c>
+      <c r="O270" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P270" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A271">
-        <v>565</v>
+        <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>587</v>
+        <v>894</v>
       </c>
       <c r="C271" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D271" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E271" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F271">
         <v>211045</v>
       </c>
       <c r="G271" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H271">
         <v>367723</v>
       </c>
       <c r="J271">
         <v>99999</v>
       </c>
       <c r="K271">
         <v>5</v>
       </c>
       <c r="L271" t="s">
-        <v>588</v>
+        <v>895</v>
       </c>
       <c r="M271" t="s">
-        <v>589</v>
-[...38 lines deleted...]
-    <row r="272" spans="1:25" x14ac:dyDescent="0.3">
+        <v>896</v>
+      </c>
+      <c r="N271" t="s">
+        <v>48</v>
+      </c>
+      <c r="O271" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P271" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A272">
-        <v>517</v>
+        <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>218</v>
+        <v>897</v>
       </c>
       <c r="C272" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D272" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E272" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F272">
         <v>211045</v>
       </c>
       <c r="G272" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H272">
         <v>367723</v>
       </c>
       <c r="J272">
         <v>99999</v>
       </c>
       <c r="K272">
         <v>6</v>
       </c>
       <c r="L272" t="s">
-        <v>219</v>
+        <v>898</v>
       </c>
       <c r="M272" t="s">
-        <v>220</v>
-[...38 lines deleted...]
-    <row r="273" spans="1:25" x14ac:dyDescent="0.3">
+        <v>899</v>
+      </c>
+      <c r="N272" t="s">
+        <v>23</v>
+      </c>
+      <c r="O272" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P272" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A273">
-        <v>567</v>
+        <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>593</v>
+        <v>900</v>
       </c>
       <c r="C273" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D273" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E273" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F273">
         <v>211045</v>
       </c>
       <c r="G273" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H273">
         <v>367723</v>
       </c>
       <c r="J273">
         <v>99999</v>
       </c>
       <c r="K273">
         <v>7</v>
       </c>
       <c r="L273" t="s">
-        <v>594</v>
+        <v>901</v>
       </c>
       <c r="M273" t="s">
-        <v>595</v>
-[...38 lines deleted...]
-    <row r="274" spans="1:25" x14ac:dyDescent="0.3">
+        <v>902</v>
+      </c>
+      <c r="N273" t="s">
+        <v>23</v>
+      </c>
+      <c r="O273" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P273" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A274">
-        <v>575</v>
+        <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>602</v>
+        <v>903</v>
       </c>
       <c r="C274" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D274" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E274" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F274">
         <v>211045</v>
       </c>
       <c r="G274" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H274">
         <v>367723</v>
       </c>
       <c r="J274">
         <v>99999</v>
       </c>
       <c r="K274">
         <v>8</v>
       </c>
       <c r="L274" t="s">
-        <v>603</v>
+        <v>904</v>
       </c>
       <c r="M274" t="s">
-        <v>604</v>
-[...38 lines deleted...]
-    <row r="275" spans="1:25" x14ac:dyDescent="0.3">
+        <v>905</v>
+      </c>
+      <c r="N274" t="s">
+        <v>23</v>
+      </c>
+      <c r="O274" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P274" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A275">
-        <v>576</v>
+        <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>605</v>
+        <v>906</v>
       </c>
       <c r="C275" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D275" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E275" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F275">
         <v>211045</v>
       </c>
       <c r="G275" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H275">
         <v>367723</v>
       </c>
       <c r="J275">
         <v>99999</v>
       </c>
       <c r="K275">
         <v>9</v>
       </c>
       <c r="L275" t="s">
-        <v>606</v>
+        <v>907</v>
       </c>
       <c r="M275" t="s">
-        <v>607</v>
-[...38 lines deleted...]
-    <row r="276" spans="1:25" x14ac:dyDescent="0.3">
+        <v>908</v>
+      </c>
+      <c r="N275" t="s">
+        <v>23</v>
+      </c>
+      <c r="O275" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P275" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A276">
-        <v>639</v>
+        <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>662</v>
+        <v>909</v>
       </c>
       <c r="C276" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D276" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E276" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F276">
         <v>211045</v>
       </c>
       <c r="G276" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H276">
         <v>367723</v>
       </c>
       <c r="J276">
         <v>99999</v>
       </c>
       <c r="K276">
         <v>10</v>
       </c>
       <c r="L276" t="s">
-        <v>663</v>
+        <v>910</v>
       </c>
       <c r="M276" t="s">
-        <v>664</v>
-[...38 lines deleted...]
-    <row r="277" spans="1:25" x14ac:dyDescent="0.3">
+        <v>911</v>
+      </c>
+      <c r="N276" t="s">
+        <v>23</v>
+      </c>
+      <c r="O276" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P276" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A277">
-        <v>524</v>
+        <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>578</v>
+        <v>912</v>
       </c>
       <c r="C277" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D277" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E277" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F277">
         <v>211045</v>
       </c>
       <c r="G277" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H277">
         <v>367723</v>
       </c>
       <c r="J277">
         <v>99999</v>
       </c>
       <c r="K277">
         <v>12</v>
       </c>
       <c r="L277" t="s">
-        <v>579</v>
+        <v>913</v>
       </c>
       <c r="M277" t="s">
-        <v>580</v>
-[...38 lines deleted...]
-    <row r="278" spans="1:25" x14ac:dyDescent="0.3">
+        <v>914</v>
+      </c>
+      <c r="N277" t="s">
+        <v>23</v>
+      </c>
+      <c r="O277" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P277" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A278">
-        <v>523</v>
+        <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>575</v>
+        <v>915</v>
       </c>
       <c r="C278" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D278" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E278" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F278">
         <v>211045</v>
       </c>
       <c r="G278" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H278">
         <v>367723</v>
       </c>
       <c r="J278">
         <v>99999</v>
       </c>
       <c r="K278">
         <v>13</v>
       </c>
       <c r="L278" t="s">
-        <v>576</v>
+        <v>916</v>
       </c>
       <c r="M278" t="s">
-        <v>577</v>
-[...38 lines deleted...]
-    <row r="279" spans="1:25" x14ac:dyDescent="0.3">
+        <v>917</v>
+      </c>
+      <c r="N278" t="s">
+        <v>23</v>
+      </c>
+      <c r="O278" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P278" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A279">
-        <v>522</v>
+        <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>572</v>
+        <v>918</v>
       </c>
       <c r="C279" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D279" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E279" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F279">
         <v>211045</v>
       </c>
       <c r="G279" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H279">
         <v>367723</v>
       </c>
       <c r="J279">
         <v>99999</v>
       </c>
       <c r="K279">
         <v>14</v>
       </c>
       <c r="L279" t="s">
-        <v>573</v>
+        <v>919</v>
       </c>
       <c r="M279" t="s">
-        <v>574</v>
-[...38 lines deleted...]
-    <row r="280" spans="1:25" x14ac:dyDescent="0.3">
+        <v>920</v>
+      </c>
+      <c r="N279" t="s">
+        <v>23</v>
+      </c>
+      <c r="O279" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P279" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A280">
-        <v>521</v>
+        <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>569</v>
+        <v>921</v>
       </c>
       <c r="C280" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D280" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E280" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F280">
         <v>211045</v>
       </c>
       <c r="G280" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H280">
         <v>367723</v>
       </c>
       <c r="J280">
         <v>99999</v>
       </c>
       <c r="K280">
         <v>15</v>
       </c>
       <c r="L280" t="s">
-        <v>570</v>
+        <v>922</v>
       </c>
       <c r="M280" t="s">
-        <v>571</v>
-[...38 lines deleted...]
-    <row r="281" spans="1:25" x14ac:dyDescent="0.3">
+        <v>923</v>
+      </c>
+      <c r="N280" t="s">
+        <v>23</v>
+      </c>
+      <c r="O280" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P280" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A281">
-        <v>520</v>
+        <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>566</v>
+        <v>924</v>
       </c>
       <c r="C281" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D281" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E281" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F281">
         <v>211045</v>
       </c>
       <c r="G281" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H281">
         <v>367723</v>
       </c>
       <c r="J281">
         <v>99999</v>
       </c>
       <c r="K281">
         <v>16</v>
       </c>
       <c r="L281" t="s">
-        <v>567</v>
+        <v>925</v>
       </c>
       <c r="M281" t="s">
-        <v>568</v>
-[...38 lines deleted...]
-    <row r="282" spans="1:25" x14ac:dyDescent="0.3">
+        <v>926</v>
+      </c>
+      <c r="N281" t="s">
+        <v>23</v>
+      </c>
+      <c r="O281" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P281" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A282">
-        <v>519</v>
+        <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>563</v>
+        <v>927</v>
       </c>
       <c r="C282" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D282" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E282" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F282">
         <v>211045</v>
       </c>
       <c r="G282" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H282">
         <v>367723</v>
       </c>
       <c r="J282">
         <v>99999</v>
       </c>
       <c r="K282">
         <v>17</v>
       </c>
       <c r="L282" t="s">
-        <v>564</v>
+        <v>928</v>
       </c>
       <c r="M282" t="s">
-        <v>565</v>
-[...38 lines deleted...]
-    <row r="283" spans="1:25" x14ac:dyDescent="0.3">
+        <v>929</v>
+      </c>
+      <c r="N282" t="s">
+        <v>23</v>
+      </c>
+      <c r="O282" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P282" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A283">
-        <v>518</v>
+        <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>561</v>
+        <v>930</v>
       </c>
       <c r="C283" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D283" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E283" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F283">
         <v>211045</v>
       </c>
       <c r="G283" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H283">
         <v>367723</v>
       </c>
       <c r="J283">
         <v>99999</v>
       </c>
       <c r="K283">
         <v>18</v>
       </c>
       <c r="L283" t="s">
-        <v>216</v>
+        <v>931</v>
       </c>
       <c r="M283" t="s">
-        <v>562</v>
-[...38 lines deleted...]
-    <row r="284" spans="1:25" x14ac:dyDescent="0.3">
+        <v>932</v>
+      </c>
+      <c r="N283" t="s">
+        <v>23</v>
+      </c>
+      <c r="O283" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P283" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A284">
-        <v>473</v>
+        <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>186</v>
+        <v>933</v>
       </c>
       <c r="C284" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D284" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E284" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F284">
         <v>211045</v>
       </c>
       <c r="G284" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H284">
         <v>367723</v>
       </c>
       <c r="J284">
         <v>99999</v>
       </c>
       <c r="K284">
         <v>19</v>
       </c>
       <c r="L284" t="s">
-        <v>187</v>
+        <v>934</v>
       </c>
       <c r="M284" t="s">
-        <v>188</v>
-[...38 lines deleted...]
-    <row r="285" spans="1:25" x14ac:dyDescent="0.3">
+        <v>935</v>
+      </c>
+      <c r="N284" t="s">
+        <v>23</v>
+      </c>
+      <c r="O284" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P284" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A285">
-        <v>472</v>
+        <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>183</v>
+        <v>936</v>
       </c>
       <c r="C285" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D285" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E285" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F285">
         <v>211045</v>
       </c>
       <c r="G285" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H285">
         <v>367723</v>
       </c>
       <c r="J285">
         <v>99999</v>
       </c>
       <c r="K285">
         <v>20</v>
       </c>
       <c r="L285" t="s">
-        <v>184</v>
+        <v>937</v>
       </c>
       <c r="M285" t="s">
-        <v>185</v>
-[...38 lines deleted...]
-    <row r="286" spans="1:25" x14ac:dyDescent="0.3">
+        <v>938</v>
+      </c>
+      <c r="N285" t="s">
+        <v>23</v>
+      </c>
+      <c r="O285" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P285" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A286">
-        <v>574</v>
+        <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>599</v>
+        <v>939</v>
       </c>
       <c r="C286" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D286" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E286" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F286">
         <v>211045</v>
       </c>
       <c r="G286" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H286">
         <v>367723</v>
       </c>
       <c r="J286">
         <v>99999</v>
       </c>
       <c r="K286">
         <v>21</v>
       </c>
       <c r="L286" t="s">
-        <v>600</v>
+        <v>940</v>
       </c>
       <c r="M286" t="s">
-        <v>601</v>
-[...38 lines deleted...]
-    <row r="287" spans="1:25" x14ac:dyDescent="0.3">
+        <v>941</v>
+      </c>
+      <c r="N286" t="s">
+        <v>23</v>
+      </c>
+      <c r="O286" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P286" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A287">
-        <v>627</v>
+        <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>656</v>
+        <v>942</v>
       </c>
       <c r="C287" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D287" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E287" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F287">
         <v>211045</v>
       </c>
       <c r="G287" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H287">
         <v>367723</v>
       </c>
       <c r="J287">
         <v>99999</v>
       </c>
       <c r="K287" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="L287" t="s">
-        <v>657</v>
+        <v>943</v>
       </c>
       <c r="M287" t="s">
-        <v>658</v>
-[...38 lines deleted...]
-    <row r="288" spans="1:25" x14ac:dyDescent="0.3">
+        <v>944</v>
+      </c>
+      <c r="N287" t="s">
+        <v>23</v>
+      </c>
+      <c r="O287" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P287" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A288">
-        <v>585</v>
+        <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>366</v>
+        <v>945</v>
       </c>
       <c r="C288" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D288" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E288" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F288">
         <v>211045</v>
       </c>
       <c r="G288" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H288">
         <v>367723</v>
       </c>
       <c r="J288">
         <v>99999</v>
       </c>
       <c r="K288" t="s">
-        <v>101</v>
+        <v>946</v>
       </c>
       <c r="L288" t="s">
-        <v>367</v>
+        <v>947</v>
       </c>
       <c r="M288" t="s">
-        <v>368</v>
-[...38 lines deleted...]
-    <row r="289" spans="1:30" x14ac:dyDescent="0.3">
+        <v>948</v>
+      </c>
+      <c r="N288" t="s">
+        <v>23</v>
+      </c>
+      <c r="O288" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P288" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="289" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A289">
-        <v>6845</v>
+        <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>163</v>
+        <v>949</v>
       </c>
       <c r="C289" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D289" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E289" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F289">
         <v>211045</v>
       </c>
       <c r="G289" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H289">
         <v>367723</v>
       </c>
       <c r="J289">
         <v>99999</v>
       </c>
       <c r="K289" t="s">
-        <v>128</v>
+        <v>950</v>
       </c>
       <c r="L289" t="s">
-        <v>165</v>
+        <v>951</v>
       </c>
       <c r="M289" t="s">
-        <v>166</v>
-[...35 lines deleted...]
-    <row r="290" spans="1:30" x14ac:dyDescent="0.3">
+        <v>952</v>
+      </c>
+      <c r="N289" t="s">
+        <v>23</v>
+      </c>
+      <c r="O289" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P289" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="290" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A290">
-        <v>566</v>
+        <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>590</v>
+        <v>953</v>
       </c>
       <c r="C290" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D290" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E290" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F290">
         <v>211045</v>
       </c>
       <c r="G290" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H290">
         <v>367723</v>
       </c>
       <c r="J290">
         <v>99999</v>
       </c>
       <c r="K290" t="s">
-        <v>80</v>
+        <v>954</v>
       </c>
       <c r="L290" t="s">
-        <v>591</v>
+        <v>955</v>
       </c>
       <c r="M290" t="s">
-        <v>592</v>
-[...38 lines deleted...]
-    <row r="291" spans="1:30" x14ac:dyDescent="0.3">
+        <v>956</v>
+      </c>
+      <c r="N290" t="s">
+        <v>48</v>
+      </c>
+      <c r="O290" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P290" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A291">
-        <v>516</v>
+        <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>215</v>
+        <v>957</v>
       </c>
       <c r="C291" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D291" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E291" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F291">
         <v>211045</v>
       </c>
       <c r="G291" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H291">
         <v>367723</v>
       </c>
       <c r="J291">
         <v>99999</v>
       </c>
       <c r="K291" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="L291" t="s">
-        <v>216</v>
+        <v>931</v>
       </c>
       <c r="M291" t="s">
-        <v>217</v>
-[...38 lines deleted...]
-    <row r="292" spans="1:30" x14ac:dyDescent="0.3">
+        <v>958</v>
+      </c>
+      <c r="N291" t="s">
+        <v>23</v>
+      </c>
+      <c r="O291" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P291" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A292">
-        <v>590</v>
+        <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>611</v>
+        <v>959</v>
       </c>
       <c r="C292" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D292" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E292" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F292">
         <v>211045</v>
       </c>
       <c r="G292" t="s">
-        <v>164</v>
+        <v>882</v>
       </c>
       <c r="H292">
         <v>367723</v>
       </c>
       <c r="J292">
         <v>99999</v>
       </c>
       <c r="K292" t="s">
-        <v>120</v>
+        <v>404</v>
       </c>
       <c r="L292" t="s">
-        <v>612</v>
+        <v>960</v>
       </c>
       <c r="M292" t="s">
-        <v>613</v>
-[...38 lines deleted...]
-    <row r="293" spans="1:30" x14ac:dyDescent="0.3">
+        <v>961</v>
+      </c>
+      <c r="N292" t="s">
+        <v>23</v>
+      </c>
+      <c r="O292" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P292" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A293">
-        <v>698</v>
+        <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>752</v>
+        <v>962</v>
       </c>
       <c r="C293" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D293" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E293" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F293">
         <v>211045</v>
       </c>
       <c r="G293" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H293">
         <v>367730</v>
       </c>
       <c r="J293">
         <v>99999</v>
       </c>
       <c r="K293">
         <v>1</v>
       </c>
       <c r="L293" t="s">
-        <v>753</v>
+        <v>964</v>
       </c>
       <c r="M293" t="s">
-        <v>754</v>
-[...38 lines deleted...]
-    <row r="294" spans="1:30" x14ac:dyDescent="0.3">
+        <v>965</v>
+      </c>
+      <c r="N293" t="s">
+        <v>23</v>
+      </c>
+      <c r="O293" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P293" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A294">
-        <v>676</v>
+        <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>731</v>
+        <v>966</v>
       </c>
       <c r="C294" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D294" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E294" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F294">
         <v>211045</v>
       </c>
       <c r="G294" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H294">
         <v>367730</v>
       </c>
       <c r="J294">
         <v>99999</v>
       </c>
       <c r="K294">
         <v>2</v>
       </c>
       <c r="L294" t="s">
-        <v>732</v>
+        <v>967</v>
       </c>
       <c r="M294" t="s">
-        <v>733</v>
-[...38 lines deleted...]
-    <row r="295" spans="1:30" x14ac:dyDescent="0.3">
+        <v>968</v>
+      </c>
+      <c r="N294" t="s">
+        <v>23</v>
+      </c>
+      <c r="O294" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P294" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A295">
-        <v>674</v>
+        <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>725</v>
+        <v>969</v>
       </c>
       <c r="C295" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D295" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E295" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F295">
         <v>211045</v>
       </c>
       <c r="G295" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H295">
         <v>367730</v>
       </c>
       <c r="J295">
         <v>99999</v>
       </c>
       <c r="K295">
         <v>3</v>
       </c>
       <c r="L295" t="s">
-        <v>726</v>
+        <v>970</v>
       </c>
       <c r="M295" t="s">
-        <v>727</v>
-[...38 lines deleted...]
-    <row r="296" spans="1:30" x14ac:dyDescent="0.3">
+        <v>971</v>
+      </c>
+      <c r="N295" t="s">
+        <v>23</v>
+      </c>
+      <c r="O295" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P295" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A296">
-        <v>652</v>
+        <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>698</v>
+        <v>972</v>
       </c>
       <c r="C296" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D296" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E296" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F296">
         <v>211045</v>
       </c>
       <c r="G296" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H296">
         <v>367730</v>
       </c>
       <c r="J296">
         <v>99999</v>
       </c>
       <c r="K296">
         <v>4</v>
       </c>
       <c r="L296" t="s">
-        <v>699</v>
+        <v>973</v>
       </c>
       <c r="M296" t="s">
-        <v>700</v>
-[...38 lines deleted...]
-    <row r="297" spans="1:30" x14ac:dyDescent="0.3">
+        <v>974</v>
+      </c>
+      <c r="N296" t="s">
+        <v>23</v>
+      </c>
+      <c r="O296" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P296" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A297">
-        <v>5288</v>
+        <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>58</v>
+        <v>975</v>
       </c>
       <c r="C297" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D297" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E297" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F297">
         <v>211045</v>
       </c>
       <c r="G297" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H297">
         <v>367730</v>
       </c>
       <c r="J297">
         <v>99999</v>
       </c>
       <c r="K297">
         <v>5</v>
       </c>
       <c r="L297" t="s">
-        <v>59</v>
+        <v>976</v>
       </c>
       <c r="M297" t="s">
-        <v>60</v>
-[...32 lines deleted...]
-    <row r="298" spans="1:30" x14ac:dyDescent="0.3">
+        <v>977</v>
+      </c>
+      <c r="N297" t="s">
+        <v>48</v>
+      </c>
+      <c r="O297" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P297" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A298">
-        <v>653</v>
+        <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>701</v>
+        <v>978</v>
       </c>
       <c r="C298" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D298" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E298" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F298">
         <v>211045</v>
       </c>
       <c r="G298" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H298">
         <v>367730</v>
       </c>
       <c r="J298">
         <v>99999</v>
       </c>
       <c r="K298">
         <v>6</v>
       </c>
       <c r="L298" t="s">
-        <v>702</v>
+        <v>979</v>
       </c>
       <c r="M298" t="s">
-        <v>703</v>
-[...38 lines deleted...]
-    <row r="299" spans="1:30" x14ac:dyDescent="0.3">
+        <v>980</v>
+      </c>
+      <c r="N298" t="s">
+        <v>23</v>
+      </c>
+      <c r="O298" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P298" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A299">
-        <v>654</v>
+        <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>704</v>
+        <v>981</v>
       </c>
       <c r="C299" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D299" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E299" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F299">
         <v>211045</v>
       </c>
       <c r="G299" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H299">
         <v>367730</v>
       </c>
       <c r="J299">
         <v>99999</v>
       </c>
       <c r="K299">
         <v>7</v>
       </c>
       <c r="L299" t="s">
-        <v>705</v>
+        <v>982</v>
       </c>
       <c r="M299" t="s">
-        <v>706</v>
-[...38 lines deleted...]
-    <row r="300" spans="1:30" x14ac:dyDescent="0.3">
+        <v>983</v>
+      </c>
+      <c r="N299" t="s">
+        <v>23</v>
+      </c>
+      <c r="O299" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P299" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A300">
-        <v>655</v>
+        <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>707</v>
+        <v>984</v>
       </c>
       <c r="C300" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D300" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E300" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F300">
         <v>211045</v>
       </c>
       <c r="G300" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H300">
         <v>367730</v>
       </c>
       <c r="J300">
         <v>99999</v>
       </c>
       <c r="K300">
         <v>8</v>
       </c>
       <c r="L300" t="s">
-        <v>708</v>
+        <v>985</v>
       </c>
       <c r="M300" t="s">
-        <v>709</v>
-[...38 lines deleted...]
-    <row r="301" spans="1:30" x14ac:dyDescent="0.3">
+        <v>986</v>
+      </c>
+      <c r="N300" t="s">
+        <v>23</v>
+      </c>
+      <c r="O300" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P300" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A301">
-        <v>656</v>
+        <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>710</v>
+        <v>987</v>
       </c>
       <c r="C301" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D301" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E301" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F301">
         <v>211045</v>
       </c>
       <c r="G301" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H301">
         <v>367730</v>
       </c>
       <c r="J301">
         <v>99999</v>
       </c>
       <c r="K301">
         <v>9</v>
       </c>
       <c r="L301" t="s">
-        <v>711</v>
+        <v>988</v>
       </c>
       <c r="M301" t="s">
-        <v>712</v>
-[...38 lines deleted...]
-    <row r="302" spans="1:30" x14ac:dyDescent="0.3">
+        <v>989</v>
+      </c>
+      <c r="N301" t="s">
+        <v>23</v>
+      </c>
+      <c r="O301" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P301" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A302">
-        <v>670</v>
+        <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>713</v>
+        <v>990</v>
       </c>
       <c r="C302" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D302" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E302" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F302">
         <v>211045</v>
       </c>
       <c r="G302" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H302">
         <v>367730</v>
       </c>
       <c r="J302">
         <v>99999</v>
       </c>
       <c r="K302">
         <v>10</v>
       </c>
       <c r="L302" t="s">
-        <v>714</v>
+        <v>991</v>
       </c>
       <c r="M302" t="s">
-        <v>715</v>
-[...38 lines deleted...]
-    <row r="303" spans="1:30" x14ac:dyDescent="0.3">
+        <v>992</v>
+      </c>
+      <c r="N302" t="s">
+        <v>23</v>
+      </c>
+      <c r="O302" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P302" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A303">
-        <v>641</v>
+        <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>665</v>
+        <v>993</v>
       </c>
       <c r="C303" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D303" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E303" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F303">
         <v>211045</v>
       </c>
       <c r="G303" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H303">
         <v>367730</v>
       </c>
       <c r="J303">
         <v>99999</v>
       </c>
       <c r="K303">
         <v>11</v>
       </c>
       <c r="L303" t="s">
-        <v>666</v>
+        <v>994</v>
       </c>
       <c r="M303" t="s">
-        <v>667</v>
-[...38 lines deleted...]
-    <row r="304" spans="1:30" x14ac:dyDescent="0.3">
+        <v>995</v>
+      </c>
+      <c r="N303" t="s">
+        <v>23</v>
+      </c>
+      <c r="O303" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P303" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A304">
-        <v>697</v>
+        <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>749</v>
+        <v>996</v>
       </c>
       <c r="C304" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D304" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E304" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F304">
         <v>211045</v>
       </c>
       <c r="G304" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H304">
         <v>367730</v>
       </c>
       <c r="J304">
         <v>99999</v>
       </c>
       <c r="K304">
         <v>12</v>
       </c>
       <c r="L304" t="s">
-        <v>750</v>
+        <v>997</v>
       </c>
       <c r="M304" t="s">
-        <v>751</v>
-[...38 lines deleted...]
-    <row r="305" spans="1:25" x14ac:dyDescent="0.3">
+        <v>998</v>
+      </c>
+      <c r="N304" t="s">
+        <v>23</v>
+      </c>
+      <c r="O304" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P304" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A305">
-        <v>677</v>
+        <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>734</v>
+        <v>999</v>
       </c>
       <c r="C305" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D305" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E305" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F305">
         <v>211045</v>
       </c>
       <c r="G305" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H305">
         <v>367730</v>
       </c>
       <c r="J305">
         <v>99999</v>
       </c>
       <c r="K305">
         <v>13</v>
       </c>
       <c r="L305" t="s">
-        <v>735</v>
+        <v>1000</v>
       </c>
       <c r="M305" t="s">
-        <v>736</v>
-[...38 lines deleted...]
-    <row r="306" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1001</v>
+      </c>
+      <c r="N305" t="s">
+        <v>23</v>
+      </c>
+      <c r="O305" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P305" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A306">
-        <v>642</v>
+        <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>668</v>
+        <v>1002</v>
       </c>
       <c r="C306" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D306" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E306" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F306">
         <v>211045</v>
       </c>
       <c r="G306" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H306">
         <v>367730</v>
       </c>
       <c r="J306">
         <v>99999</v>
       </c>
       <c r="K306">
         <v>14</v>
       </c>
       <c r="L306" t="s">
-        <v>669</v>
+        <v>1003</v>
       </c>
       <c r="M306" t="s">
-        <v>670</v>
-[...38 lines deleted...]
-    <row r="307" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1004</v>
+      </c>
+      <c r="N306" t="s">
+        <v>23</v>
+      </c>
+      <c r="O306" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P306" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A307">
-        <v>643</v>
+        <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>671</v>
+        <v>1005</v>
       </c>
       <c r="C307" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D307" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E307" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F307">
         <v>211045</v>
       </c>
       <c r="G307" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H307">
         <v>367730</v>
       </c>
       <c r="J307">
         <v>99999</v>
       </c>
       <c r="K307">
         <v>15</v>
       </c>
       <c r="L307" t="s">
-        <v>672</v>
+        <v>1006</v>
       </c>
       <c r="M307" t="s">
-        <v>673</v>
-[...38 lines deleted...]
-    <row r="308" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1007</v>
+      </c>
+      <c r="N307" t="s">
+        <v>23</v>
+      </c>
+      <c r="O307" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P307" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A308">
-        <v>696</v>
+        <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>746</v>
+        <v>1008</v>
       </c>
       <c r="C308" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D308" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E308" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F308">
         <v>211045</v>
       </c>
       <c r="G308" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H308">
         <v>367730</v>
       </c>
       <c r="J308">
         <v>99999</v>
       </c>
       <c r="K308">
         <v>16</v>
       </c>
       <c r="L308" t="s">
-        <v>747</v>
+        <v>1009</v>
       </c>
       <c r="M308" t="s">
-        <v>748</v>
-[...38 lines deleted...]
-    <row r="309" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1010</v>
+      </c>
+      <c r="N308" t="s">
+        <v>23</v>
+      </c>
+      <c r="O308" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P308" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A309">
-        <v>704</v>
+        <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>767</v>
+        <v>1011</v>
       </c>
       <c r="C309" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D309" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E309" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F309">
         <v>211045</v>
       </c>
       <c r="G309" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H309">
         <v>367730</v>
       </c>
       <c r="J309">
         <v>99999</v>
       </c>
       <c r="K309">
         <v>17</v>
       </c>
       <c r="L309" t="s">
-        <v>768</v>
+        <v>1012</v>
       </c>
       <c r="M309" t="s">
-        <v>769</v>
-[...38 lines deleted...]
-    <row r="310" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1013</v>
+      </c>
+      <c r="N309" t="s">
+        <v>23</v>
+      </c>
+      <c r="O309" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P309" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A310">
-        <v>644</v>
+        <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>674</v>
+        <v>1014</v>
       </c>
       <c r="C310" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D310" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E310" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F310">
         <v>211045</v>
       </c>
       <c r="G310" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H310">
         <v>367730</v>
       </c>
       <c r="J310">
         <v>99999</v>
       </c>
       <c r="K310">
         <v>18</v>
       </c>
       <c r="L310" t="s">
-        <v>675</v>
+        <v>1015</v>
       </c>
       <c r="M310" t="s">
-        <v>676</v>
-[...38 lines deleted...]
-    <row r="311" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1016</v>
+      </c>
+      <c r="N310" t="s">
+        <v>23</v>
+      </c>
+      <c r="O310" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P310" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A311">
-        <v>645</v>
+        <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>677</v>
+        <v>1017</v>
       </c>
       <c r="C311" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D311" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E311" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F311">
         <v>211045</v>
       </c>
       <c r="G311" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H311">
         <v>367730</v>
       </c>
       <c r="J311">
         <v>99999</v>
       </c>
       <c r="K311">
         <v>19</v>
       </c>
       <c r="L311" t="s">
-        <v>678</v>
+        <v>1018</v>
       </c>
       <c r="M311" t="s">
-        <v>679</v>
-[...38 lines deleted...]
-    <row r="312" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1019</v>
+      </c>
+      <c r="N311" t="s">
+        <v>23</v>
+      </c>
+      <c r="O311" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P311" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A312">
-        <v>646</v>
+        <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>680</v>
+        <v>1020</v>
       </c>
       <c r="C312" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D312" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E312" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F312">
         <v>211045</v>
       </c>
       <c r="G312" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H312">
         <v>367730</v>
       </c>
       <c r="J312">
         <v>99999</v>
       </c>
       <c r="K312">
         <v>20</v>
       </c>
       <c r="L312" t="s">
-        <v>681</v>
+        <v>1021</v>
       </c>
       <c r="M312" t="s">
-        <v>682</v>
-[...38 lines deleted...]
-    <row r="313" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1022</v>
+      </c>
+      <c r="N312" t="s">
+        <v>23</v>
+      </c>
+      <c r="O312" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P312" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A313">
-        <v>647</v>
+        <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>683</v>
+        <v>1023</v>
       </c>
       <c r="C313" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D313" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E313" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F313">
         <v>211045</v>
       </c>
       <c r="G313" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H313">
         <v>367730</v>
       </c>
       <c r="J313">
         <v>99999</v>
       </c>
       <c r="K313">
         <v>21</v>
       </c>
       <c r="L313" t="s">
-        <v>684</v>
+        <v>1024</v>
       </c>
       <c r="M313" t="s">
-        <v>685</v>
-[...38 lines deleted...]
-    <row r="314" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1025</v>
+      </c>
+      <c r="N313" t="s">
+        <v>23</v>
+      </c>
+      <c r="O313" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P313" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A314">
-        <v>648</v>
+        <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>686</v>
+        <v>1026</v>
       </c>
       <c r="C314" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D314" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E314" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F314">
         <v>211045</v>
       </c>
       <c r="G314" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H314">
         <v>367730</v>
       </c>
       <c r="J314">
         <v>99999</v>
       </c>
       <c r="K314">
         <v>22</v>
       </c>
       <c r="L314" t="s">
-        <v>687</v>
+        <v>1027</v>
       </c>
       <c r="M314" t="s">
-        <v>688</v>
-[...38 lines deleted...]
-    <row r="315" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1028</v>
+      </c>
+      <c r="N314" t="s">
+        <v>23</v>
+      </c>
+      <c r="O314" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P314" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A315">
-        <v>649</v>
+        <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>689</v>
+        <v>1029</v>
       </c>
       <c r="C315" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D315" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E315" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F315">
         <v>211045</v>
       </c>
       <c r="G315" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H315">
         <v>367730</v>
       </c>
       <c r="J315">
         <v>99999</v>
       </c>
       <c r="K315">
         <v>23</v>
       </c>
       <c r="L315" t="s">
-        <v>690</v>
+        <v>1030</v>
       </c>
       <c r="M315" t="s">
-        <v>691</v>
-[...38 lines deleted...]
-    <row r="316" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1031</v>
+      </c>
+      <c r="N315" t="s">
+        <v>23</v>
+      </c>
+      <c r="O315" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P315" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A316">
-        <v>650</v>
+        <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>692</v>
+        <v>1032</v>
       </c>
       <c r="C316" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D316" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E316" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F316">
         <v>211045</v>
       </c>
       <c r="G316" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H316">
         <v>367730</v>
       </c>
       <c r="J316">
         <v>99999</v>
       </c>
       <c r="K316">
         <v>24</v>
       </c>
       <c r="L316" t="s">
-        <v>693</v>
+        <v>1033</v>
       </c>
       <c r="M316" t="s">
-        <v>694</v>
-[...38 lines deleted...]
-    <row r="317" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1034</v>
+      </c>
+      <c r="N316" t="s">
+        <v>23</v>
+      </c>
+      <c r="O316" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P316" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A317">
-        <v>651</v>
+        <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>695</v>
+        <v>1035</v>
       </c>
       <c r="C317" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D317" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E317" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F317">
         <v>211045</v>
       </c>
       <c r="G317" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H317">
         <v>367730</v>
       </c>
       <c r="J317">
         <v>99999</v>
       </c>
       <c r="K317">
         <v>25</v>
       </c>
       <c r="L317" t="s">
-        <v>696</v>
+        <v>1036</v>
       </c>
       <c r="M317" t="s">
-        <v>697</v>
-[...38 lines deleted...]
-    <row r="318" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1037</v>
+      </c>
+      <c r="N317" t="s">
+        <v>23</v>
+      </c>
+      <c r="O317" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P317" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A318">
-        <v>625</v>
+        <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>653</v>
+        <v>1038</v>
       </c>
       <c r="C318" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D318" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E318" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F318">
         <v>211045</v>
       </c>
       <c r="G318" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H318">
         <v>367730</v>
       </c>
       <c r="J318">
         <v>99999</v>
       </c>
       <c r="K318">
         <v>26</v>
       </c>
       <c r="L318" t="s">
-        <v>654</v>
+        <v>1039</v>
       </c>
       <c r="M318" t="s">
-        <v>655</v>
-[...38 lines deleted...]
-    <row r="319" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1040</v>
+      </c>
+      <c r="N318" t="s">
+        <v>23</v>
+      </c>
+      <c r="O318" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P318" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A319">
-        <v>624</v>
+        <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>650</v>
+        <v>1041</v>
       </c>
       <c r="C319" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D319" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E319" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F319">
         <v>211045</v>
       </c>
       <c r="G319" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H319">
         <v>367730</v>
       </c>
       <c r="J319">
         <v>99999</v>
       </c>
       <c r="K319">
         <v>27</v>
       </c>
       <c r="L319" t="s">
-        <v>651</v>
+        <v>1042</v>
       </c>
       <c r="M319" t="s">
-        <v>652</v>
-[...38 lines deleted...]
-    <row r="320" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1043</v>
+      </c>
+      <c r="N319" t="s">
+        <v>23</v>
+      </c>
+      <c r="O319" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P319" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A320">
-        <v>717</v>
+        <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>776</v>
+        <v>1044</v>
       </c>
       <c r="C320" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D320" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E320" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F320">
         <v>211045</v>
       </c>
       <c r="G320" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H320">
         <v>367730</v>
       </c>
       <c r="J320">
         <v>99999</v>
       </c>
       <c r="K320">
         <v>28</v>
       </c>
       <c r="L320" t="s">
-        <v>777</v>
+        <v>1045</v>
       </c>
       <c r="M320" t="s">
-        <v>778</v>
-[...38 lines deleted...]
-    <row r="321" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1046</v>
+      </c>
+      <c r="N320" t="s">
+        <v>23</v>
+      </c>
+      <c r="O320" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P320" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A321">
-        <v>623</v>
+        <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>647</v>
+        <v>1047</v>
       </c>
       <c r="C321" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D321" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E321" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F321">
         <v>211045</v>
       </c>
       <c r="G321" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H321">
         <v>367730</v>
       </c>
       <c r="J321">
         <v>99999</v>
       </c>
       <c r="K321">
         <v>29</v>
       </c>
       <c r="L321" t="s">
-        <v>648</v>
+        <v>1048</v>
       </c>
       <c r="M321" t="s">
-        <v>649</v>
-[...38 lines deleted...]
-    <row r="322" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1049</v>
+      </c>
+      <c r="N321" t="s">
+        <v>23</v>
+      </c>
+      <c r="O321" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P321" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A322">
-        <v>622</v>
+        <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>644</v>
+        <v>1050</v>
       </c>
       <c r="C322" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D322" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E322" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F322">
         <v>211045</v>
       </c>
       <c r="G322" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H322">
         <v>367730</v>
       </c>
       <c r="J322">
         <v>99999</v>
       </c>
       <c r="K322">
         <v>30</v>
       </c>
       <c r="L322" t="s">
-        <v>645</v>
+        <v>1051</v>
       </c>
       <c r="M322" t="s">
-        <v>646</v>
-[...38 lines deleted...]
-    <row r="323" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1052</v>
+      </c>
+      <c r="N322" t="s">
+        <v>23</v>
+      </c>
+      <c r="O322" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P322" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A323">
-        <v>621</v>
+        <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>641</v>
+        <v>1053</v>
       </c>
       <c r="C323" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D323" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E323" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F323">
         <v>211045</v>
       </c>
       <c r="G323" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H323">
         <v>367730</v>
       </c>
       <c r="J323">
         <v>99999</v>
       </c>
       <c r="K323">
         <v>31</v>
       </c>
       <c r="L323" t="s">
-        <v>642</v>
+        <v>1054</v>
       </c>
       <c r="M323" t="s">
-        <v>643</v>
-[...38 lines deleted...]
-    <row r="324" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1055</v>
+      </c>
+      <c r="N323" t="s">
+        <v>23</v>
+      </c>
+      <c r="O323" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P323" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A324">
-        <v>620</v>
+        <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>638</v>
+        <v>1056</v>
       </c>
       <c r="C324" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D324" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E324" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F324">
         <v>211045</v>
       </c>
       <c r="G324" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H324">
         <v>367730</v>
       </c>
       <c r="J324">
         <v>99999</v>
       </c>
       <c r="K324">
         <v>32</v>
       </c>
       <c r="L324" t="s">
-        <v>639</v>
+        <v>1057</v>
       </c>
       <c r="M324" t="s">
-        <v>640</v>
-[...38 lines deleted...]
-    <row r="325" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1058</v>
+      </c>
+      <c r="N324" t="s">
+        <v>23</v>
+      </c>
+      <c r="O324" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P324" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A325">
-        <v>618</v>
+        <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>635</v>
+        <v>1059</v>
       </c>
       <c r="C325" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D325" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E325" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F325">
         <v>211045</v>
       </c>
       <c r="G325" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H325">
         <v>367730</v>
       </c>
       <c r="J325">
         <v>99999</v>
       </c>
       <c r="K325">
         <v>33</v>
       </c>
       <c r="L325" t="s">
-        <v>636</v>
+        <v>1060</v>
       </c>
       <c r="M325" t="s">
-        <v>637</v>
-[...38 lines deleted...]
-    <row r="326" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1061</v>
+      </c>
+      <c r="N325" t="s">
+        <v>23</v>
+      </c>
+      <c r="O325" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P325" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A326">
-        <v>616</v>
+        <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>629</v>
+        <v>1062</v>
       </c>
       <c r="C326" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D326" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E326" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F326">
         <v>211045</v>
       </c>
       <c r="G326" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H326">
         <v>367730</v>
       </c>
       <c r="J326">
         <v>99999</v>
       </c>
       <c r="K326">
         <v>34</v>
       </c>
       <c r="L326" t="s">
-        <v>630</v>
+        <v>1063</v>
       </c>
       <c r="M326" t="s">
-        <v>631</v>
-[...38 lines deleted...]
-    <row r="327" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1064</v>
+      </c>
+      <c r="N326" t="s">
+        <v>23</v>
+      </c>
+      <c r="O326" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P326" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A327">
-        <v>615</v>
+        <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>626</v>
+        <v>1065</v>
       </c>
       <c r="C327" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D327" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E327" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F327">
         <v>211045</v>
       </c>
       <c r="G327" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H327">
         <v>367730</v>
       </c>
       <c r="J327">
         <v>99999</v>
       </c>
       <c r="K327">
         <v>35</v>
       </c>
       <c r="L327" t="s">
-        <v>627</v>
+        <v>1066</v>
       </c>
       <c r="M327" t="s">
-        <v>628</v>
-[...38 lines deleted...]
-    <row r="328" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1067</v>
+      </c>
+      <c r="N327" t="s">
+        <v>23</v>
+      </c>
+      <c r="O327" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P327" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A328">
-        <v>614</v>
+        <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>623</v>
+        <v>1068</v>
       </c>
       <c r="C328" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D328" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E328" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F328">
         <v>211045</v>
       </c>
       <c r="G328" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H328">
         <v>367730</v>
       </c>
       <c r="J328">
         <v>99999</v>
       </c>
       <c r="K328">
         <v>36</v>
       </c>
       <c r="L328" t="s">
-        <v>624</v>
+        <v>1069</v>
       </c>
       <c r="M328" t="s">
-        <v>625</v>
-[...38 lines deleted...]
-    <row r="329" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1070</v>
+      </c>
+      <c r="N328" t="s">
+        <v>23</v>
+      </c>
+      <c r="O328" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P328" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A329">
-        <v>613</v>
+        <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>620</v>
+        <v>1071</v>
       </c>
       <c r="C329" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D329" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E329" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F329">
         <v>211045</v>
       </c>
       <c r="G329" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H329">
         <v>367730</v>
       </c>
       <c r="J329">
         <v>99999</v>
       </c>
       <c r="K329">
         <v>37</v>
       </c>
       <c r="L329" t="s">
-        <v>621</v>
+        <v>1072</v>
       </c>
       <c r="M329" t="s">
-        <v>622</v>
-[...38 lines deleted...]
-    <row r="330" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1073</v>
+      </c>
+      <c r="N329" t="s">
+        <v>23</v>
+      </c>
+      <c r="O329" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P329" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A330">
-        <v>612</v>
+        <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>617</v>
+        <v>1074</v>
       </c>
       <c r="C330" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D330" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E330" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F330">
         <v>211045</v>
       </c>
       <c r="G330" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H330">
         <v>367730</v>
       </c>
       <c r="J330">
         <v>99999</v>
       </c>
       <c r="K330">
         <v>38</v>
       </c>
       <c r="L330" t="s">
-        <v>618</v>
+        <v>1075</v>
       </c>
       <c r="M330" t="s">
-        <v>619</v>
-[...38 lines deleted...]
-    <row r="331" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1076</v>
+      </c>
+      <c r="N330" t="s">
+        <v>23</v>
+      </c>
+      <c r="O330" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P330" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A331">
-        <v>611</v>
+        <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>614</v>
+        <v>1077</v>
       </c>
       <c r="C331" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D331" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E331" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F331">
         <v>211045</v>
       </c>
       <c r="G331" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H331">
         <v>367730</v>
       </c>
       <c r="J331">
         <v>99999</v>
       </c>
       <c r="K331">
         <v>39</v>
       </c>
       <c r="L331" t="s">
-        <v>615</v>
+        <v>1078</v>
       </c>
       <c r="M331" t="s">
-        <v>616</v>
-[...38 lines deleted...]
-    <row r="332" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1079</v>
+      </c>
+      <c r="N331" t="s">
+        <v>23</v>
+      </c>
+      <c r="O331" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P331" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A332">
-        <v>619</v>
+        <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>400</v>
+        <v>1080</v>
       </c>
       <c r="C332" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D332" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E332" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F332">
         <v>211045</v>
       </c>
       <c r="G332" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H332">
         <v>367730</v>
       </c>
       <c r="J332">
         <v>99999</v>
       </c>
       <c r="K332">
         <v>40</v>
       </c>
       <c r="L332" t="s">
-        <v>401</v>
+        <v>1081</v>
       </c>
       <c r="M332" t="s">
-        <v>402</v>
-[...38 lines deleted...]
-    <row r="333" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1082</v>
+      </c>
+      <c r="N332" t="s">
+        <v>23</v>
+      </c>
+      <c r="O332" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P332" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A333">
-        <v>703</v>
+        <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>764</v>
+        <v>1083</v>
       </c>
       <c r="C333" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D333" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E333" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F333">
         <v>211045</v>
       </c>
       <c r="G333" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H333">
         <v>367730</v>
       </c>
       <c r="J333">
         <v>99999</v>
       </c>
       <c r="K333" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="L333" t="s">
-        <v>765</v>
+        <v>1084</v>
       </c>
       <c r="M333" t="s">
-        <v>766</v>
-[...38 lines deleted...]
-    <row r="334" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1085</v>
+      </c>
+      <c r="N333" t="s">
+        <v>23</v>
+      </c>
+      <c r="O333" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P333" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A334">
-        <v>675</v>
+        <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>728</v>
+        <v>1086</v>
       </c>
       <c r="C334" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D334" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E334" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F334">
         <v>211045</v>
       </c>
       <c r="G334" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H334">
         <v>367730</v>
       </c>
       <c r="J334">
         <v>99999</v>
       </c>
       <c r="K334" t="s">
-        <v>125</v>
+        <v>1087</v>
       </c>
       <c r="L334" t="s">
-        <v>729</v>
+        <v>1088</v>
       </c>
       <c r="M334" t="s">
-        <v>730</v>
-[...38 lines deleted...]
-    <row r="335" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1089</v>
+      </c>
+      <c r="N334" t="s">
+        <v>23</v>
+      </c>
+      <c r="O334" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P334" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A335">
-        <v>702</v>
+        <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>761</v>
+        <v>1090</v>
       </c>
       <c r="C335" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D335" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E335" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F335">
         <v>211045</v>
       </c>
       <c r="G335" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H335">
         <v>367730</v>
       </c>
       <c r="J335">
         <v>99999</v>
       </c>
       <c r="K335" t="s">
-        <v>96</v>
+        <v>872</v>
       </c>
       <c r="L335" t="s">
-        <v>762</v>
+        <v>1091</v>
       </c>
       <c r="M335" t="s">
-        <v>763</v>
-[...38 lines deleted...]
-    <row r="336" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1092</v>
+      </c>
+      <c r="N335" t="s">
+        <v>23</v>
+      </c>
+      <c r="O335" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P335" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A336">
-        <v>5289</v>
+        <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>64</v>
+        <v>1093</v>
       </c>
       <c r="C336" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D336" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E336" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F336">
         <v>211045</v>
       </c>
       <c r="G336" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H336">
         <v>367730</v>
       </c>
       <c r="J336">
         <v>99999</v>
       </c>
       <c r="K336" t="s">
-        <v>65</v>
+        <v>1094</v>
       </c>
       <c r="L336" t="s">
-        <v>66</v>
+        <v>1095</v>
       </c>
       <c r="M336" t="s">
-        <v>67</v>
-[...35 lines deleted...]
-    <row r="337" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1096</v>
+      </c>
+      <c r="N336" t="s">
+        <v>23</v>
+      </c>
+      <c r="O336" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P336" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A337">
-        <v>617</v>
+        <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>632</v>
+        <v>1097</v>
       </c>
       <c r="C337" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D337" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E337" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F337">
         <v>211045</v>
       </c>
       <c r="G337" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H337">
         <v>367730</v>
       </c>
       <c r="J337">
         <v>99999</v>
       </c>
       <c r="K337" t="s">
-        <v>89</v>
+        <v>1098</v>
       </c>
       <c r="L337" t="s">
-        <v>633</v>
+        <v>1099</v>
       </c>
       <c r="M337" t="s">
-        <v>634</v>
-[...38 lines deleted...]
-    <row r="338" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1100</v>
+      </c>
+      <c r="N337" t="s">
+        <v>23</v>
+      </c>
+      <c r="O337" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P337" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A338">
-        <v>5283</v>
+        <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>53</v>
+        <v>1101</v>
       </c>
       <c r="C338" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D338" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E338" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F338">
         <v>211045</v>
       </c>
       <c r="G338" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H338">
         <v>367730</v>
       </c>
       <c r="J338">
         <v>99999</v>
       </c>
       <c r="K338" t="s">
-        <v>54</v>
+        <v>1102</v>
       </c>
       <c r="L338" t="s">
-        <v>55</v>
+        <v>1103</v>
       </c>
       <c r="M338" t="s">
-        <v>56</v>
-[...32 lines deleted...]
-    <row r="339" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1104</v>
+      </c>
+      <c r="N338" t="s">
+        <v>48</v>
+      </c>
+      <c r="O338" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P338" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A339">
-        <v>718</v>
+        <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>845</v>
+        <v>1105</v>
       </c>
       <c r="C339" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D339" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E339" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F339">
         <v>211045</v>
       </c>
       <c r="G339" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H339">
         <v>367730</v>
       </c>
       <c r="J339">
         <v>99999</v>
       </c>
       <c r="K339" t="s">
-        <v>124</v>
+        <v>1106</v>
       </c>
       <c r="L339" t="s">
-        <v>846</v>
+        <v>1107</v>
       </c>
       <c r="M339" t="s">
-        <v>847</v>
-[...38 lines deleted...]
-    <row r="340" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1108</v>
+      </c>
+      <c r="N339" t="s">
+        <v>23</v>
+      </c>
+      <c r="O339" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P339" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A340">
-        <v>5277</v>
+        <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>47</v>
+        <v>1109</v>
       </c>
       <c r="C340" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D340" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E340" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F340">
         <v>211045</v>
       </c>
       <c r="G340" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H340">
         <v>367730</v>
       </c>
       <c r="J340">
         <v>99999</v>
       </c>
       <c r="K340" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1111</v>
+      </c>
+      <c r="M340" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N340" t="s">
         <v>48</v>
       </c>
-      <c r="L340" t="s">
-[...36 lines deleted...]
-    <row r="341" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="O340" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P340" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A341">
-        <v>628</v>
+        <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>659</v>
+        <v>1113</v>
       </c>
       <c r="C341" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D341" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E341" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F341">
         <v>211045</v>
       </c>
       <c r="G341" t="s">
-        <v>44</v>
+        <v>963</v>
       </c>
       <c r="H341">
         <v>367730</v>
       </c>
       <c r="J341">
         <v>99999</v>
       </c>
       <c r="K341" t="s">
-        <v>133</v>
+        <v>1114</v>
       </c>
       <c r="L341" t="s">
-        <v>660</v>
+        <v>1115</v>
       </c>
       <c r="M341" t="s">
-        <v>661</v>
-[...38 lines deleted...]
-    <row r="342" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1116</v>
+      </c>
+      <c r="N341" t="s">
+        <v>23</v>
+      </c>
+      <c r="O341" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P341" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A342">
-        <v>692</v>
+        <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>470</v>
+        <v>1117</v>
       </c>
       <c r="C342" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D342" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E342" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F342">
         <v>211045</v>
       </c>
       <c r="G342" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H342">
         <v>367746</v>
       </c>
       <c r="J342">
         <v>99999</v>
       </c>
       <c r="K342">
         <v>9</v>
       </c>
       <c r="L342" t="s">
-        <v>472</v>
+        <v>1119</v>
       </c>
       <c r="M342" t="s">
-        <v>473</v>
-[...38 lines deleted...]
-    <row r="343" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1120</v>
+      </c>
+      <c r="N342" t="s">
+        <v>23</v>
+      </c>
+      <c r="O342" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P342" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A343">
-        <v>695</v>
+        <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>743</v>
+        <v>1121</v>
       </c>
       <c r="C343" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D343" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E343" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F343">
         <v>211045</v>
       </c>
       <c r="G343" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H343">
         <v>367746</v>
       </c>
       <c r="J343">
         <v>99999</v>
       </c>
       <c r="K343">
         <v>10</v>
       </c>
       <c r="L343" t="s">
-        <v>744</v>
+        <v>1122</v>
       </c>
       <c r="M343" t="s">
-        <v>745</v>
-[...38 lines deleted...]
-    <row r="344" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1123</v>
+      </c>
+      <c r="N343" t="s">
+        <v>23</v>
+      </c>
+      <c r="O343" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P343" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A344">
-        <v>719</v>
+        <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>779</v>
+        <v>1124</v>
       </c>
       <c r="C344" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D344" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E344" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F344">
         <v>211045</v>
       </c>
       <c r="G344" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H344">
         <v>367746</v>
       </c>
       <c r="J344">
         <v>99999</v>
       </c>
       <c r="K344">
         <v>11</v>
       </c>
       <c r="L344" t="s">
-        <v>780</v>
+        <v>1125</v>
       </c>
       <c r="M344" t="s">
-        <v>781</v>
-[...38 lines deleted...]
-    <row r="345" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1126</v>
+      </c>
+      <c r="N344" t="s">
+        <v>23</v>
+      </c>
+      <c r="O344" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P344" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A345">
-        <v>673</v>
+        <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>722</v>
+        <v>1127</v>
       </c>
       <c r="C345" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D345" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E345" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F345">
         <v>211045</v>
       </c>
       <c r="G345" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H345">
         <v>367746</v>
       </c>
       <c r="J345">
         <v>99999</v>
       </c>
       <c r="K345">
         <v>12</v>
       </c>
       <c r="L345" t="s">
-        <v>723</v>
+        <v>1128</v>
       </c>
       <c r="M345" t="s">
-        <v>724</v>
-[...38 lines deleted...]
-    <row r="346" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1129</v>
+      </c>
+      <c r="N345" t="s">
+        <v>23</v>
+      </c>
+      <c r="O345" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P345" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A346">
-        <v>714</v>
+        <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>770</v>
+        <v>1130</v>
       </c>
       <c r="C346" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D346" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E346" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F346">
         <v>211045</v>
       </c>
       <c r="G346" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H346">
         <v>367746</v>
       </c>
       <c r="J346">
         <v>99999</v>
       </c>
       <c r="K346">
         <v>13</v>
       </c>
       <c r="L346" t="s">
-        <v>771</v>
+        <v>1131</v>
       </c>
       <c r="M346" t="s">
-        <v>772</v>
-[...38 lines deleted...]
-    <row r="347" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1132</v>
+      </c>
+      <c r="N346" t="s">
+        <v>23</v>
+      </c>
+      <c r="O346" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P346" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A347">
-        <v>701</v>
+        <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>758</v>
+        <v>1133</v>
       </c>
       <c r="C347" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D347" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E347" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F347">
         <v>211045</v>
       </c>
       <c r="G347" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H347">
         <v>367746</v>
       </c>
       <c r="J347">
         <v>99999</v>
       </c>
       <c r="K347">
         <v>14</v>
       </c>
       <c r="L347" t="s">
-        <v>759</v>
+        <v>1134</v>
       </c>
       <c r="M347" t="s">
-        <v>760</v>
-[...38 lines deleted...]
-    <row r="348" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1135</v>
+      </c>
+      <c r="N347" t="s">
+        <v>23</v>
+      </c>
+      <c r="O347" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P347" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A348">
-        <v>700</v>
+        <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>755</v>
+        <v>1136</v>
       </c>
       <c r="C348" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D348" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E348" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F348">
         <v>211045</v>
       </c>
       <c r="G348" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H348">
         <v>367746</v>
       </c>
       <c r="J348">
         <v>99999</v>
       </c>
       <c r="K348">
         <v>15</v>
       </c>
       <c r="L348" t="s">
-        <v>756</v>
+        <v>1137</v>
       </c>
       <c r="M348" t="s">
-        <v>757</v>
-[...38 lines deleted...]
-    <row r="349" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1138</v>
+      </c>
+      <c r="N348" t="s">
+        <v>23</v>
+      </c>
+      <c r="O348" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P348" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A349">
-        <v>694</v>
+        <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>740</v>
+        <v>1139</v>
       </c>
       <c r="C349" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D349" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E349" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F349">
         <v>211045</v>
       </c>
       <c r="G349" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H349">
         <v>367746</v>
       </c>
       <c r="J349">
         <v>99999</v>
       </c>
       <c r="K349">
         <v>16</v>
       </c>
       <c r="L349" t="s">
-        <v>741</v>
+        <v>1140</v>
       </c>
       <c r="M349" t="s">
-        <v>742</v>
-[...38 lines deleted...]
-    <row r="350" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1141</v>
+      </c>
+      <c r="N349" t="s">
+        <v>23</v>
+      </c>
+      <c r="O349" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P349" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A350">
-        <v>693</v>
+        <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>737</v>
+        <v>1142</v>
       </c>
       <c r="C350" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D350" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E350" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F350">
         <v>211045</v>
       </c>
       <c r="G350" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H350">
         <v>367746</v>
       </c>
       <c r="J350">
         <v>99999</v>
       </c>
       <c r="K350">
         <v>18</v>
       </c>
       <c r="L350" t="s">
-        <v>738</v>
+        <v>1143</v>
       </c>
       <c r="M350" t="s">
-        <v>739</v>
-[...38 lines deleted...]
-    <row r="351" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1144</v>
+      </c>
+      <c r="N350" t="s">
+        <v>23</v>
+      </c>
+      <c r="O350" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P350" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A351">
-        <v>672</v>
+        <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>719</v>
+        <v>1145</v>
       </c>
       <c r="C351" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D351" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E351" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F351">
         <v>211045</v>
       </c>
       <c r="G351" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H351">
         <v>367746</v>
       </c>
       <c r="J351">
         <v>99999</v>
       </c>
       <c r="K351" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="L351" t="s">
-        <v>720</v>
+        <v>1146</v>
       </c>
       <c r="M351" t="s">
-        <v>721</v>
-[...38 lines deleted...]
-    <row r="352" spans="1:25" x14ac:dyDescent="0.3">
+        <v>1147</v>
+      </c>
+      <c r="N351" t="s">
+        <v>23</v>
+      </c>
+      <c r="O351" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P351" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A352">
-        <v>671</v>
+        <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>716</v>
+        <v>1148</v>
       </c>
       <c r="C352" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D352" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E352" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F352">
         <v>211045</v>
       </c>
       <c r="G352" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H352">
         <v>367746</v>
       </c>
       <c r="J352">
         <v>99999</v>
       </c>
       <c r="K352" t="s">
-        <v>95</v>
+        <v>338</v>
       </c>
       <c r="L352" t="s">
-        <v>717</v>
+        <v>1149</v>
       </c>
       <c r="M352" t="s">
-        <v>718</v>
-[...38 lines deleted...]
-    <row r="353" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1150</v>
+      </c>
+      <c r="N352" t="s">
+        <v>23</v>
+      </c>
+      <c r="O352" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P352" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A353">
-        <v>715</v>
+        <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>773</v>
+        <v>1151</v>
       </c>
       <c r="C353" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D353" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E353" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F353">
         <v>211045</v>
       </c>
       <c r="G353" t="s">
-        <v>471</v>
+        <v>1118</v>
       </c>
       <c r="H353">
         <v>367746</v>
       </c>
       <c r="J353">
         <v>99999</v>
       </c>
       <c r="K353" t="s">
-        <v>82</v>
+        <v>248</v>
       </c>
       <c r="L353" t="s">
-        <v>774</v>
+        <v>1152</v>
       </c>
       <c r="M353" t="s">
-        <v>775</v>
-[...38 lines deleted...]
-    <row r="354" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1153</v>
+      </c>
+      <c r="N353" t="s">
+        <v>23</v>
+      </c>
+      <c r="O353" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P353" s="3">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A354">
-        <v>752</v>
+        <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>526</v>
+        <v>1154</v>
       </c>
       <c r="C354" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D354" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E354" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F354">
         <v>211044</v>
       </c>
       <c r="G354" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H354">
         <v>954202</v>
       </c>
       <c r="I354" t="s">
-        <v>108</v>
+        <v>1155</v>
       </c>
       <c r="J354">
         <v>1742</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354" t="s">
-        <v>527</v>
+        <v>1156</v>
       </c>
       <c r="M354" t="s">
-        <v>528</v>
-[...32 lines deleted...]
-    <row r="355" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1157</v>
+      </c>
+      <c r="N354" t="s">
+        <v>23</v>
+      </c>
+      <c r="O354" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P354" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A355">
-        <v>753</v>
+        <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>529</v>
+        <v>1158</v>
       </c>
       <c r="C355" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D355" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E355" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F355">
         <v>211044</v>
       </c>
       <c r="G355" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H355">
         <v>954202</v>
       </c>
       <c r="I355" t="s">
-        <v>108</v>
+        <v>1155</v>
       </c>
       <c r="J355">
         <v>1742</v>
       </c>
       <c r="K355">
         <v>2</v>
       </c>
       <c r="L355" t="s">
-        <v>530</v>
+        <v>1159</v>
       </c>
       <c r="M355" t="s">
-        <v>531</v>
-[...35 lines deleted...]
-    <row r="356" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1160</v>
+      </c>
+      <c r="N355" t="s">
+        <v>23</v>
+      </c>
+      <c r="O355" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P355" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A356">
-        <v>754</v>
+        <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>1071</v>
+        <v>1161</v>
       </c>
       <c r="C356" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D356" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E356" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F356">
         <v>211044</v>
       </c>
       <c r="G356" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H356">
         <v>954202</v>
       </c>
       <c r="I356" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J356">
         <v>2777</v>
       </c>
       <c r="K356">
         <v>30</v>
       </c>
       <c r="L356" t="s">
-        <v>1072</v>
+        <v>1163</v>
       </c>
       <c r="M356" t="s">
-        <v>1073</v>
-[...32 lines deleted...]
-    <row r="357" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1164</v>
+      </c>
+      <c r="N356" t="s">
+        <v>23</v>
+      </c>
+      <c r="O356" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P356" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A357">
-        <v>757</v>
+        <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>1080</v>
+        <v>1165</v>
       </c>
       <c r="C357" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D357" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E357" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F357">
         <v>211044</v>
       </c>
       <c r="G357" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H357">
         <v>954202</v>
       </c>
       <c r="I357" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J357">
         <v>2777</v>
       </c>
       <c r="K357">
         <v>32</v>
       </c>
       <c r="L357" t="s">
-        <v>1081</v>
+        <v>1166</v>
       </c>
       <c r="M357" t="s">
-        <v>1082</v>
-[...32 lines deleted...]
-    <row r="358" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1167</v>
+      </c>
+      <c r="N357" t="s">
+        <v>23</v>
+      </c>
+      <c r="O357" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P357" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A358">
-        <v>863</v>
+        <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>542</v>
+        <v>1168</v>
       </c>
       <c r="C358" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D358" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E358" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F358">
         <v>211044</v>
       </c>
       <c r="G358" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H358">
         <v>954202</v>
       </c>
       <c r="I358" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J358">
         <v>2777</v>
       </c>
       <c r="K358">
         <v>34</v>
       </c>
       <c r="L358" t="s">
-        <v>543</v>
+        <v>1169</v>
       </c>
       <c r="M358" t="s">
-        <v>544</v>
-[...32 lines deleted...]
-    <row r="359" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1170</v>
+      </c>
+      <c r="N358" t="s">
+        <v>23</v>
+      </c>
+      <c r="O358" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P358" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A359">
-        <v>761</v>
+        <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>1092</v>
+        <v>1171</v>
       </c>
       <c r="C359" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D359" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E359" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F359">
         <v>211044</v>
       </c>
       <c r="G359" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H359">
         <v>954202</v>
       </c>
       <c r="I359" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J359">
         <v>2777</v>
       </c>
       <c r="K359">
         <v>35</v>
       </c>
       <c r="L359" t="s">
-        <v>1093</v>
+        <v>1172</v>
       </c>
       <c r="M359" t="s">
-        <v>1094</v>
-[...32 lines deleted...]
-    <row r="360" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1173</v>
+      </c>
+      <c r="N359" t="s">
+        <v>23</v>
+      </c>
+      <c r="O359" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P359" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A360">
-        <v>468</v>
+        <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>809</v>
+        <v>1174</v>
       </c>
       <c r="C360" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D360" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E360" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F360">
         <v>211044</v>
       </c>
       <c r="G360" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H360">
         <v>954202</v>
       </c>
       <c r="I360" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J360">
         <v>2777</v>
       </c>
       <c r="K360" t="s">
-        <v>92</v>
+        <v>860</v>
       </c>
       <c r="L360" t="s">
-        <v>810</v>
+        <v>1175</v>
       </c>
       <c r="M360" t="s">
-        <v>811</v>
-[...32 lines deleted...]
-    <row r="361" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1176</v>
+      </c>
+      <c r="N360" t="s">
+        <v>23</v>
+      </c>
+      <c r="O360" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P360" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A361">
-        <v>755</v>
+        <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>1074</v>
+        <v>1177</v>
       </c>
       <c r="C361" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D361" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E361" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F361">
         <v>211044</v>
       </c>
       <c r="G361" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H361">
         <v>954202</v>
       </c>
       <c r="I361" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J361">
         <v>2777</v>
       </c>
       <c r="K361" t="s">
-        <v>112</v>
+        <v>1178</v>
       </c>
       <c r="L361" t="s">
-        <v>1075</v>
+        <v>1179</v>
       </c>
       <c r="M361" t="s">
-        <v>1076</v>
-[...32 lines deleted...]
-    <row r="362" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1180</v>
+      </c>
+      <c r="N361" t="s">
+        <v>23</v>
+      </c>
+      <c r="O361" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P361" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A362">
-        <v>756</v>
+        <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>1077</v>
+        <v>1181</v>
       </c>
       <c r="C362" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D362" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E362" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F362">
         <v>211044</v>
       </c>
       <c r="G362" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H362">
         <v>954202</v>
       </c>
       <c r="I362" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J362">
         <v>2777</v>
       </c>
       <c r="K362" t="s">
-        <v>126</v>
+        <v>392</v>
       </c>
       <c r="L362" t="s">
-        <v>1078</v>
+        <v>1182</v>
       </c>
       <c r="M362" t="s">
-        <v>1079</v>
-[...32 lines deleted...]
-    <row r="363" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1183</v>
+      </c>
+      <c r="N362" t="s">
+        <v>23</v>
+      </c>
+      <c r="O362" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P362" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A363">
-        <v>758</v>
+        <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>1083</v>
+        <v>1184</v>
       </c>
       <c r="C363" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D363" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E363" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F363">
         <v>211044</v>
       </c>
       <c r="G363" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H363">
         <v>954202</v>
       </c>
       <c r="I363" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J363">
         <v>2777</v>
       </c>
       <c r="K363" t="s">
-        <v>84</v>
+        <v>1185</v>
       </c>
       <c r="L363" t="s">
-        <v>1084</v>
+        <v>1186</v>
       </c>
       <c r="M363" t="s">
-        <v>1085</v>
-[...32 lines deleted...]
-    <row r="364" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1187</v>
+      </c>
+      <c r="N363" t="s">
+        <v>23</v>
+      </c>
+      <c r="O363" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P363" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A364">
-        <v>759</v>
+        <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>1086</v>
+        <v>1188</v>
       </c>
       <c r="C364" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D364" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E364" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F364">
         <v>211044</v>
       </c>
       <c r="G364" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H364">
         <v>954202</v>
       </c>
       <c r="I364" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J364">
         <v>2777</v>
       </c>
       <c r="K364" t="s">
-        <v>132</v>
+        <v>1189</v>
       </c>
       <c r="L364" t="s">
-        <v>1087</v>
+        <v>1190</v>
       </c>
       <c r="M364" t="s">
-        <v>1088</v>
-[...32 lines deleted...]
-    <row r="365" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1191</v>
+      </c>
+      <c r="N364" t="s">
+        <v>23</v>
+      </c>
+      <c r="O364" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P364" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A365">
-        <v>760</v>
+        <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>1089</v>
+        <v>1192</v>
       </c>
       <c r="C365" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D365" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E365" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F365">
         <v>211044</v>
       </c>
       <c r="G365" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H365">
         <v>954202</v>
       </c>
       <c r="I365" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J365">
         <v>2777</v>
       </c>
       <c r="K365" t="s">
-        <v>131</v>
+        <v>1193</v>
       </c>
       <c r="L365" t="s">
-        <v>1090</v>
+        <v>1194</v>
       </c>
       <c r="M365" t="s">
-        <v>1091</v>
-[...32 lines deleted...]
-    <row r="366" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1195</v>
+      </c>
+      <c r="N365" t="s">
+        <v>23</v>
+      </c>
+      <c r="O365" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P365" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A366">
-        <v>467</v>
+        <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>806</v>
+        <v>1196</v>
       </c>
       <c r="C366" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D366" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E366" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F366">
         <v>211044</v>
       </c>
       <c r="G366" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H366">
         <v>954202</v>
       </c>
       <c r="I366" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J366">
         <v>2777</v>
       </c>
       <c r="K366" t="s">
-        <v>127</v>
+        <v>1197</v>
       </c>
       <c r="L366" t="s">
-        <v>807</v>
+        <v>1198</v>
       </c>
       <c r="M366" t="s">
-        <v>808</v>
-[...32 lines deleted...]
-    <row r="367" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1199</v>
+      </c>
+      <c r="N366" t="s">
+        <v>23</v>
+      </c>
+      <c r="O366" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P366" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A367">
-        <v>589</v>
+        <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>378</v>
+        <v>1200</v>
       </c>
       <c r="C367" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D367" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E367" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F367">
         <v>211044</v>
       </c>
       <c r="G367" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H367">
         <v>954202</v>
       </c>
       <c r="I367" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J367">
         <v>2777</v>
       </c>
       <c r="K367" t="s">
-        <v>379</v>
+        <v>1201</v>
       </c>
       <c r="L367" t="s">
-        <v>380</v>
+        <v>1202</v>
       </c>
       <c r="M367" t="s">
-        <v>381</v>
-[...32 lines deleted...]
-    <row r="368" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1203</v>
+      </c>
+      <c r="N367" t="s">
+        <v>23</v>
+      </c>
+      <c r="O367" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P367" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A368">
-        <v>862</v>
+        <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>538</v>
+        <v>1204</v>
       </c>
       <c r="C368" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D368" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E368" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F368">
         <v>211044</v>
       </c>
       <c r="G368" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H368">
         <v>954202</v>
       </c>
       <c r="I368" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J368">
         <v>2777</v>
       </c>
       <c r="K368" t="s">
-        <v>539</v>
+        <v>1205</v>
       </c>
       <c r="L368" t="s">
-        <v>540</v>
+        <v>1206</v>
       </c>
       <c r="M368" t="s">
-        <v>541</v>
-[...32 lines deleted...]
-    <row r="369" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1207</v>
+      </c>
+      <c r="N368" t="s">
+        <v>23</v>
+      </c>
+      <c r="O368" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P368" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A369">
-        <v>864</v>
+        <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>545</v>
+        <v>1208</v>
       </c>
       <c r="C369" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D369" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E369" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F369">
         <v>211044</v>
       </c>
       <c r="G369" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H369">
         <v>954202</v>
       </c>
       <c r="I369" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J369">
         <v>2777</v>
       </c>
       <c r="K369" t="s">
-        <v>136</v>
+        <v>349</v>
       </c>
       <c r="L369" t="s">
-        <v>546</v>
+        <v>1209</v>
       </c>
       <c r="M369" t="s">
-        <v>547</v>
-[...32 lines deleted...]
-    <row r="370" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1210</v>
+      </c>
+      <c r="N369" t="s">
+        <v>23</v>
+      </c>
+      <c r="O369" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P369" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A370">
-        <v>762</v>
+        <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>1095</v>
+        <v>1211</v>
       </c>
       <c r="C370" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D370" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E370" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F370">
         <v>211044</v>
       </c>
       <c r="G370" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H370">
         <v>954202</v>
       </c>
       <c r="I370" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J370">
         <v>2777</v>
       </c>
       <c r="K370" t="s">
-        <v>156</v>
+        <v>1212</v>
       </c>
       <c r="L370" t="s">
-        <v>1096</v>
+        <v>1213</v>
       </c>
       <c r="M370" t="s">
-        <v>1097</v>
-[...32 lines deleted...]
-    <row r="371" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1214</v>
+      </c>
+      <c r="N370" t="s">
+        <v>23</v>
+      </c>
+      <c r="O370" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P370" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A371">
-        <v>5442</v>
+        <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>148</v>
+        <v>1215</v>
       </c>
       <c r="C371" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D371" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E371" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F371">
         <v>211044</v>
       </c>
       <c r="G371" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H371">
         <v>954202</v>
       </c>
       <c r="I371" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J371">
         <v>2777</v>
       </c>
       <c r="K371" t="s">
-        <v>123</v>
+        <v>1216</v>
       </c>
       <c r="L371" t="s">
-        <v>149</v>
+        <v>1217</v>
       </c>
       <c r="M371" t="s">
-        <v>150</v>
-[...32 lines deleted...]
-    <row r="372" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1218</v>
+      </c>
+      <c r="N371" t="s">
+        <v>23</v>
+      </c>
+      <c r="O371" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P371" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A372">
-        <v>865</v>
+        <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>1371</v>
+        <v>1219</v>
       </c>
       <c r="C372" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D372" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E372" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F372">
         <v>211044</v>
       </c>
       <c r="G372" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H372">
         <v>954202</v>
       </c>
       <c r="I372" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J372">
         <v>2777</v>
       </c>
       <c r="K372" t="s">
-        <v>154</v>
+        <v>1220</v>
       </c>
       <c r="L372" t="s">
-        <v>1372</v>
+        <v>1221</v>
       </c>
       <c r="M372" t="s">
-        <v>1373</v>
-[...32 lines deleted...]
-    <row r="373" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1222</v>
+      </c>
+      <c r="N372" t="s">
+        <v>23</v>
+      </c>
+      <c r="O372" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P372" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A373">
-        <v>763</v>
+        <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>1098</v>
+        <v>1223</v>
       </c>
       <c r="C373" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D373" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E373" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F373">
         <v>211044</v>
       </c>
       <c r="G373" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H373">
         <v>954202</v>
       </c>
       <c r="I373" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J373">
         <v>2777</v>
       </c>
       <c r="K373" t="s">
-        <v>1099</v>
+        <v>1224</v>
       </c>
       <c r="L373" t="s">
-        <v>1100</v>
+        <v>1225</v>
       </c>
       <c r="M373" t="s">
-        <v>1101</v>
-[...32 lines deleted...]
-    <row r="374" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1226</v>
+      </c>
+      <c r="N373" t="s">
+        <v>23</v>
+      </c>
+      <c r="O373" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P373" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A374">
-        <v>866</v>
+        <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>1374</v>
+        <v>1227</v>
       </c>
       <c r="C374" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D374" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E374" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F374">
         <v>211044</v>
       </c>
       <c r="G374" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H374">
         <v>954202</v>
       </c>
       <c r="I374" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J374">
         <v>2777</v>
       </c>
       <c r="K374" t="s">
-        <v>80</v>
+        <v>954</v>
       </c>
       <c r="L374" t="s">
-        <v>1375</v>
+        <v>1228</v>
       </c>
       <c r="M374" t="s">
-        <v>1376</v>
-[...32 lines deleted...]
-    <row r="375" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1229</v>
+      </c>
+      <c r="N374" t="s">
+        <v>23</v>
+      </c>
+      <c r="O374" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P374" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A375">
-        <v>764</v>
+        <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>1102</v>
+        <v>1230</v>
       </c>
       <c r="C375" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D375" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E375" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F375">
         <v>211044</v>
       </c>
       <c r="G375" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H375">
         <v>954202</v>
       </c>
       <c r="I375" t="s">
-        <v>147</v>
+        <v>1162</v>
       </c>
       <c r="J375">
         <v>2777</v>
       </c>
       <c r="K375" t="s">
-        <v>91</v>
+        <v>1231</v>
       </c>
       <c r="L375" t="s">
-        <v>1103</v>
+        <v>1232</v>
       </c>
       <c r="M375" t="s">
-        <v>1104</v>
-[...32 lines deleted...]
-    <row r="376" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1233</v>
+      </c>
+      <c r="N375" t="s">
+        <v>23</v>
+      </c>
+      <c r="O375" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P375" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A376">
-        <v>577</v>
+        <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>920</v>
+        <v>1234</v>
       </c>
       <c r="C376" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D376" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E376" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F376">
         <v>211045</v>
       </c>
       <c r="G376" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H376">
         <v>367775</v>
       </c>
       <c r="J376">
         <v>99999</v>
       </c>
       <c r="K376">
         <v>1</v>
       </c>
       <c r="L376" t="s">
-        <v>921</v>
+        <v>1236</v>
       </c>
       <c r="M376" t="s">
-        <v>922</v>
-[...32 lines deleted...]
-    <row r="377" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1237</v>
+      </c>
+      <c r="N376" t="s">
+        <v>23</v>
+      </c>
+      <c r="O376" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P376" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A377">
-        <v>546</v>
+        <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>901</v>
+        <v>1238</v>
       </c>
       <c r="C377" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D377" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E377" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F377">
         <v>211045</v>
       </c>
       <c r="G377" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H377">
         <v>367775</v>
       </c>
       <c r="J377">
         <v>99999</v>
       </c>
       <c r="K377">
         <v>2</v>
       </c>
       <c r="L377" t="s">
-        <v>902</v>
+        <v>1239</v>
       </c>
       <c r="M377" t="s">
-        <v>903</v>
-[...32 lines deleted...]
-    <row r="378" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1240</v>
+      </c>
+      <c r="N377" t="s">
+        <v>23</v>
+      </c>
+      <c r="O377" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P377" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A378">
-        <v>512</v>
+        <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>892</v>
+        <v>1241</v>
       </c>
       <c r="C378" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D378" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E378" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F378">
         <v>211045</v>
       </c>
       <c r="G378" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H378">
         <v>367775</v>
       </c>
       <c r="J378">
         <v>99999</v>
       </c>
       <c r="K378">
         <v>3</v>
       </c>
       <c r="L378" t="s">
-        <v>893</v>
+        <v>1242</v>
       </c>
       <c r="M378" t="s">
-        <v>894</v>
-[...32 lines deleted...]
-    <row r="379" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1243</v>
+      </c>
+      <c r="N378" t="s">
+        <v>23</v>
+      </c>
+      <c r="O378" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P378" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A379">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>794</v>
+        <v>1244</v>
       </c>
       <c r="C379" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D379" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E379" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F379">
         <v>211045</v>
       </c>
       <c r="G379" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H379">
         <v>367775</v>
       </c>
       <c r="J379">
         <v>99999</v>
       </c>
       <c r="K379">
         <v>4</v>
       </c>
       <c r="L379" t="s">
-        <v>795</v>
+        <v>1245</v>
       </c>
       <c r="M379" t="s">
-        <v>796</v>
-[...32 lines deleted...]
-    <row r="380" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1246</v>
+      </c>
+      <c r="N379" t="s">
+        <v>23</v>
+      </c>
+      <c r="O379" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P379" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A380">
-        <v>458</v>
+        <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>206</v>
+        <v>1247</v>
       </c>
       <c r="C380" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D380" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E380" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F380">
         <v>211045</v>
       </c>
       <c r="G380" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H380">
         <v>367775</v>
       </c>
       <c r="J380">
         <v>99999</v>
       </c>
       <c r="K380">
         <v>5</v>
       </c>
       <c r="L380" t="s">
-        <v>207</v>
+        <v>1248</v>
       </c>
       <c r="M380" t="s">
-        <v>208</v>
-[...32 lines deleted...]
-    <row r="381" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1249</v>
+      </c>
+      <c r="N380" t="s">
+        <v>23</v>
+      </c>
+      <c r="O380" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P380" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A381">
-        <v>878</v>
+        <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>1410</v>
+        <v>1250</v>
       </c>
       <c r="C381" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D381" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E381" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F381">
         <v>211045</v>
       </c>
       <c r="G381" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H381">
         <v>367775</v>
       </c>
       <c r="J381">
         <v>99999</v>
       </c>
       <c r="K381">
         <v>6</v>
       </c>
       <c r="L381" t="s">
-        <v>1411</v>
+        <v>1251</v>
       </c>
       <c r="M381" t="s">
-        <v>1412</v>
-[...32 lines deleted...]
-    <row r="382" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1252</v>
+      </c>
+      <c r="N381" t="s">
+        <v>23</v>
+      </c>
+      <c r="O381" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P381" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A382">
-        <v>885</v>
+        <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>1431</v>
+        <v>1253</v>
       </c>
       <c r="C382" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D382" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E382" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F382">
         <v>211045</v>
       </c>
       <c r="G382" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H382">
         <v>367775</v>
       </c>
       <c r="J382">
         <v>99999</v>
       </c>
       <c r="K382">
         <v>7</v>
       </c>
       <c r="L382" t="s">
-        <v>1432</v>
+        <v>1254</v>
       </c>
       <c r="M382" t="s">
-        <v>1433</v>
-[...32 lines deleted...]
-    <row r="383" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1255</v>
+      </c>
+      <c r="N382" t="s">
+        <v>23</v>
+      </c>
+      <c r="O382" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P382" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A383">
-        <v>886</v>
+        <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>1434</v>
+        <v>1256</v>
       </c>
       <c r="C383" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D383" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E383" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F383">
         <v>211045</v>
       </c>
       <c r="G383" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H383">
         <v>367775</v>
       </c>
       <c r="J383">
         <v>99999</v>
       </c>
       <c r="K383">
         <v>8</v>
       </c>
       <c r="L383" t="s">
-        <v>783</v>
+        <v>1257</v>
       </c>
       <c r="M383" t="s">
-        <v>1435</v>
-[...32 lines deleted...]
-    <row r="384" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1258</v>
+      </c>
+      <c r="N383" t="s">
+        <v>23</v>
+      </c>
+      <c r="O383" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P383" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A384">
-        <v>765</v>
+        <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>1105</v>
+        <v>1259</v>
       </c>
       <c r="C384" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D384" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E384" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F384">
         <v>211045</v>
       </c>
       <c r="G384" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H384">
         <v>367775</v>
       </c>
       <c r="J384">
         <v>99999</v>
       </c>
       <c r="K384">
         <v>10</v>
       </c>
       <c r="L384" t="s">
-        <v>1106</v>
+        <v>1260</v>
       </c>
       <c r="M384" t="s">
-        <v>1107</v>
-[...32 lines deleted...]
-    <row r="385" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1261</v>
+      </c>
+      <c r="N384" t="s">
+        <v>23</v>
+      </c>
+      <c r="O384" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P384" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A385">
-        <v>766</v>
+        <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>1108</v>
+        <v>1262</v>
       </c>
       <c r="C385" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D385" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E385" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F385">
         <v>211045</v>
       </c>
       <c r="G385" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H385">
         <v>367775</v>
       </c>
       <c r="J385">
         <v>99999</v>
       </c>
       <c r="K385">
         <v>11</v>
       </c>
       <c r="L385" t="s">
-        <v>1109</v>
+        <v>1263</v>
       </c>
       <c r="M385" t="s">
-        <v>1110</v>
-[...32 lines deleted...]
-    <row r="386" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1264</v>
+      </c>
+      <c r="N385" t="s">
+        <v>23</v>
+      </c>
+      <c r="O385" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P385" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A386">
-        <v>767</v>
+        <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>1111</v>
+        <v>1265</v>
       </c>
       <c r="C386" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D386" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E386" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F386">
         <v>211045</v>
       </c>
       <c r="G386" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H386">
         <v>367775</v>
       </c>
       <c r="J386">
         <v>99999</v>
       </c>
       <c r="K386">
         <v>12</v>
       </c>
       <c r="L386" t="s">
-        <v>1112</v>
+        <v>1266</v>
       </c>
       <c r="M386" t="s">
-        <v>1113</v>
-[...32 lines deleted...]
-    <row r="387" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1267</v>
+      </c>
+      <c r="N386" t="s">
+        <v>23</v>
+      </c>
+      <c r="O386" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P386" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A387">
-        <v>768</v>
+        <v>386</v>
       </c>
       <c r="B387" t="s">
-        <v>1114</v>
+        <v>1268</v>
       </c>
       <c r="C387" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D387" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E387" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F387">
         <v>211045</v>
       </c>
       <c r="G387" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H387">
         <v>367775</v>
       </c>
       <c r="J387">
         <v>99999</v>
       </c>
       <c r="K387">
         <v>13</v>
       </c>
       <c r="L387" t="s">
-        <v>1106</v>
+        <v>1260</v>
       </c>
       <c r="M387" t="s">
-        <v>1115</v>
-[...32 lines deleted...]
-    <row r="388" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1269</v>
+      </c>
+      <c r="N387" t="s">
+        <v>23</v>
+      </c>
+      <c r="O387" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P387" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A388">
-        <v>868</v>
+        <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>1380</v>
+        <v>1270</v>
       </c>
       <c r="C388" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D388" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E388" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F388">
         <v>211045</v>
       </c>
       <c r="G388" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H388">
         <v>367775</v>
       </c>
       <c r="J388">
         <v>99999</v>
       </c>
       <c r="K388">
         <v>14</v>
       </c>
       <c r="L388" t="s">
-        <v>1381</v>
+        <v>1271</v>
       </c>
       <c r="M388" t="s">
-        <v>1382</v>
-[...32 lines deleted...]
-    <row r="389" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1272</v>
+      </c>
+      <c r="N388" t="s">
+        <v>23</v>
+      </c>
+      <c r="O388" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P388" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A389">
-        <v>869</v>
+        <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>1383</v>
+        <v>1273</v>
       </c>
       <c r="C389" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D389" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E389" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F389">
         <v>211045</v>
       </c>
       <c r="G389" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H389">
         <v>367775</v>
       </c>
       <c r="J389">
         <v>99999</v>
       </c>
       <c r="K389">
         <v>15</v>
       </c>
       <c r="L389" t="s">
-        <v>1384</v>
+        <v>1274</v>
       </c>
       <c r="M389" t="s">
-        <v>1385</v>
-[...32 lines deleted...]
-    <row r="390" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1275</v>
+      </c>
+      <c r="N389" t="s">
+        <v>23</v>
+      </c>
+      <c r="O389" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P389" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A390">
-        <v>870</v>
+        <v>389</v>
       </c>
       <c r="B390" t="s">
-        <v>1386</v>
+        <v>1276</v>
       </c>
       <c r="C390" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D390" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E390" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F390">
         <v>211045</v>
       </c>
       <c r="G390" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H390">
         <v>367775</v>
       </c>
       <c r="J390">
         <v>99999</v>
       </c>
       <c r="K390">
         <v>16</v>
       </c>
       <c r="L390" t="s">
-        <v>1387</v>
+        <v>1277</v>
       </c>
       <c r="M390" t="s">
-        <v>1388</v>
-[...32 lines deleted...]
-    <row r="391" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1278</v>
+      </c>
+      <c r="N390" t="s">
+        <v>23</v>
+      </c>
+      <c r="O390" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P390" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A391">
-        <v>871</v>
+        <v>390</v>
       </c>
       <c r="B391" t="s">
-        <v>1389</v>
+        <v>1279</v>
       </c>
       <c r="C391" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D391" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E391" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F391">
         <v>211045</v>
       </c>
       <c r="G391" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H391">
         <v>367775</v>
       </c>
       <c r="J391">
         <v>99999</v>
       </c>
       <c r="K391">
         <v>17</v>
       </c>
       <c r="L391" t="s">
-        <v>1390</v>
+        <v>1280</v>
       </c>
       <c r="M391" t="s">
-        <v>1391</v>
-[...32 lines deleted...]
-    <row r="392" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1281</v>
+      </c>
+      <c r="N391" t="s">
+        <v>23</v>
+      </c>
+      <c r="O391" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P391" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A392">
-        <v>872</v>
+        <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>1392</v>
+        <v>1282</v>
       </c>
       <c r="C392" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D392" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E392" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F392">
         <v>211045</v>
       </c>
       <c r="G392" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H392">
         <v>367775</v>
       </c>
       <c r="J392">
         <v>99999</v>
       </c>
       <c r="K392">
         <v>18</v>
       </c>
       <c r="L392" t="s">
-        <v>1393</v>
+        <v>1283</v>
       </c>
       <c r="M392" t="s">
-        <v>1394</v>
-[...32 lines deleted...]
-    <row r="393" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1284</v>
+      </c>
+      <c r="N392" t="s">
+        <v>23</v>
+      </c>
+      <c r="O392" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P392" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A393">
-        <v>466</v>
+        <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>803</v>
+        <v>1285</v>
       </c>
       <c r="C393" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D393" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E393" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F393">
         <v>211045</v>
       </c>
       <c r="G393" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H393">
         <v>367775</v>
       </c>
       <c r="J393">
         <v>99999</v>
       </c>
       <c r="K393">
         <v>19</v>
       </c>
       <c r="L393" t="s">
-        <v>804</v>
+        <v>1286</v>
       </c>
       <c r="M393" t="s">
-        <v>805</v>
-[...32 lines deleted...]
-    <row r="394" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1287</v>
+      </c>
+      <c r="N393" t="s">
+        <v>23</v>
+      </c>
+      <c r="O393" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P393" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A394">
-        <v>514</v>
+        <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>898</v>
+        <v>1288</v>
       </c>
       <c r="C394" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D394" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E394" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F394">
         <v>211045</v>
       </c>
       <c r="G394" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H394">
         <v>367775</v>
       </c>
       <c r="J394">
         <v>99999</v>
       </c>
       <c r="K394">
         <v>20</v>
       </c>
       <c r="L394" t="s">
-        <v>899</v>
+        <v>1289</v>
       </c>
       <c r="M394" t="s">
-        <v>900</v>
-[...32 lines deleted...]
-    <row r="395" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1290</v>
+      </c>
+      <c r="N394" t="s">
+        <v>23</v>
+      </c>
+      <c r="O394" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P394" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A395">
-        <v>513</v>
+        <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>895</v>
+        <v>1291</v>
       </c>
       <c r="C395" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D395" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E395" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F395">
         <v>211045</v>
       </c>
       <c r="G395" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H395">
         <v>367775</v>
       </c>
       <c r="J395">
         <v>99999</v>
       </c>
       <c r="K395">
         <v>21</v>
       </c>
       <c r="L395" t="s">
-        <v>896</v>
+        <v>1292</v>
       </c>
       <c r="M395" t="s">
-        <v>897</v>
-[...32 lines deleted...]
-    <row r="396" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1293</v>
+      </c>
+      <c r="N395" t="s">
+        <v>23</v>
+      </c>
+      <c r="O395" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P395" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A396">
-        <v>873</v>
+        <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>1395</v>
+        <v>1294</v>
       </c>
       <c r="C396" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D396" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E396" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F396">
         <v>211045</v>
       </c>
       <c r="G396" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H396">
         <v>367775</v>
       </c>
       <c r="J396">
         <v>99999</v>
       </c>
       <c r="K396">
         <v>22</v>
       </c>
       <c r="L396" t="s">
-        <v>1396</v>
+        <v>1295</v>
       </c>
       <c r="M396" t="s">
-        <v>1397</v>
-[...32 lines deleted...]
-    <row r="397" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1296</v>
+      </c>
+      <c r="N396" t="s">
+        <v>23</v>
+      </c>
+      <c r="O396" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P396" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A397">
-        <v>770</v>
+        <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>1119</v>
+        <v>1297</v>
       </c>
       <c r="C397" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D397" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E397" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F397">
         <v>211045</v>
       </c>
       <c r="G397" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H397">
         <v>367775</v>
       </c>
       <c r="J397">
         <v>99999</v>
       </c>
       <c r="K397">
         <v>23</v>
       </c>
       <c r="L397" t="s">
-        <v>1120</v>
+        <v>1298</v>
       </c>
       <c r="M397" t="s">
-        <v>1121</v>
-[...32 lines deleted...]
-    <row r="398" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1299</v>
+      </c>
+      <c r="N397" t="s">
+        <v>23</v>
+      </c>
+      <c r="O397" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P397" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A398">
-        <v>510</v>
+        <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>886</v>
+        <v>1300</v>
       </c>
       <c r="C398" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D398" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E398" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F398">
         <v>211045</v>
       </c>
       <c r="G398" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H398">
         <v>367775</v>
       </c>
       <c r="J398">
         <v>99999</v>
       </c>
       <c r="K398">
         <v>24</v>
       </c>
       <c r="L398" t="s">
-        <v>887</v>
+        <v>1301</v>
       </c>
       <c r="M398" t="s">
-        <v>888</v>
-[...32 lines deleted...]
-    <row r="399" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1302</v>
+      </c>
+      <c r="N398" t="s">
+        <v>23</v>
+      </c>
+      <c r="O398" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P398" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A399">
-        <v>509</v>
+        <v>398</v>
       </c>
       <c r="B399" t="s">
-        <v>883</v>
+        <v>1303</v>
       </c>
       <c r="C399" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D399" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E399" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F399">
         <v>211045</v>
       </c>
       <c r="G399" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H399">
         <v>367775</v>
       </c>
       <c r="J399">
         <v>99999</v>
       </c>
       <c r="K399">
         <v>25</v>
       </c>
       <c r="L399" t="s">
-        <v>884</v>
+        <v>1304</v>
       </c>
       <c r="M399" t="s">
-        <v>885</v>
-[...32 lines deleted...]
-    <row r="400" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1305</v>
+      </c>
+      <c r="N399" t="s">
+        <v>23</v>
+      </c>
+      <c r="O399" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P399" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A400">
-        <v>771</v>
+        <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>1122</v>
+        <v>1306</v>
       </c>
       <c r="C400" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D400" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E400" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F400">
         <v>211045</v>
       </c>
       <c r="G400" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H400">
         <v>367775</v>
       </c>
       <c r="J400">
         <v>99999</v>
       </c>
       <c r="K400">
         <v>26</v>
       </c>
       <c r="L400" t="s">
-        <v>1123</v>
+        <v>1307</v>
       </c>
       <c r="M400" t="s">
-        <v>1124</v>
-[...32 lines deleted...]
-    <row r="401" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1308</v>
+      </c>
+      <c r="N400" t="s">
+        <v>23</v>
+      </c>
+      <c r="O400" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P400" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A401">
-        <v>772</v>
+        <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>1125</v>
+        <v>1309</v>
       </c>
       <c r="C401" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D401" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E401" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F401">
         <v>211045</v>
       </c>
       <c r="G401" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H401">
         <v>367775</v>
       </c>
       <c r="J401">
         <v>99999</v>
       </c>
       <c r="K401">
         <v>27</v>
       </c>
       <c r="L401" t="s">
-        <v>1126</v>
+        <v>1310</v>
       </c>
       <c r="M401" t="s">
-        <v>1127</v>
-[...32 lines deleted...]
-    <row r="402" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1311</v>
+      </c>
+      <c r="N401" t="s">
+        <v>23</v>
+      </c>
+      <c r="O401" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P401" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A402">
-        <v>773</v>
+        <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>1128</v>
+        <v>1312</v>
       </c>
       <c r="C402" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D402" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E402" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F402">
         <v>211045</v>
       </c>
       <c r="G402" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H402">
         <v>367775</v>
       </c>
       <c r="J402">
         <v>99999</v>
       </c>
       <c r="K402">
         <v>28</v>
       </c>
       <c r="L402" t="s">
-        <v>1129</v>
+        <v>1313</v>
       </c>
       <c r="M402" t="s">
-        <v>1130</v>
-[...32 lines deleted...]
-    <row r="403" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1314</v>
+      </c>
+      <c r="N402" t="s">
+        <v>23</v>
+      </c>
+      <c r="O402" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P402" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A403">
-        <v>774</v>
+        <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>1131</v>
+        <v>1315</v>
       </c>
       <c r="C403" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D403" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E403" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F403">
         <v>211045</v>
       </c>
       <c r="G403" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H403">
         <v>367775</v>
       </c>
       <c r="J403">
         <v>99999</v>
       </c>
       <c r="K403">
         <v>29</v>
       </c>
       <c r="L403" t="s">
-        <v>1132</v>
+        <v>1316</v>
       </c>
       <c r="M403" t="s">
-        <v>1133</v>
-[...32 lines deleted...]
-    <row r="404" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1317</v>
+      </c>
+      <c r="N403" t="s">
+        <v>23</v>
+      </c>
+      <c r="O403" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P403" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A404">
-        <v>775</v>
+        <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>1134</v>
+        <v>1318</v>
       </c>
       <c r="C404" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D404" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E404" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F404">
         <v>211045</v>
       </c>
       <c r="G404" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H404">
         <v>367775</v>
       </c>
       <c r="J404">
         <v>99999</v>
       </c>
       <c r="K404">
         <v>30</v>
       </c>
       <c r="L404" t="s">
-        <v>1135</v>
+        <v>1319</v>
       </c>
       <c r="M404" t="s">
-        <v>1136</v>
-[...32 lines deleted...]
-    <row r="405" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1320</v>
+      </c>
+      <c r="N404" t="s">
+        <v>23</v>
+      </c>
+      <c r="O404" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P404" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="405" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A405">
-        <v>776</v>
+        <v>404</v>
       </c>
       <c r="B405" t="s">
-        <v>1137</v>
+        <v>1321</v>
       </c>
       <c r="C405" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D405" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E405" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F405">
         <v>211045</v>
       </c>
       <c r="G405" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H405">
         <v>367775</v>
       </c>
       <c r="J405">
         <v>99999</v>
       </c>
       <c r="K405">
         <v>31</v>
       </c>
       <c r="L405" t="s">
-        <v>1138</v>
+        <v>1322</v>
       </c>
       <c r="M405" t="s">
-        <v>1139</v>
-[...32 lines deleted...]
-    <row r="406" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1323</v>
+      </c>
+      <c r="N405" t="s">
+        <v>23</v>
+      </c>
+      <c r="O405" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P405" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="406" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A406">
-        <v>777</v>
+        <v>405</v>
       </c>
       <c r="B406" t="s">
-        <v>1140</v>
+        <v>1324</v>
       </c>
       <c r="C406" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D406" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E406" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F406">
         <v>211045</v>
       </c>
       <c r="G406" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H406">
         <v>367775</v>
       </c>
       <c r="J406">
         <v>99999</v>
       </c>
       <c r="K406">
         <v>32</v>
       </c>
       <c r="L406" t="s">
-        <v>1141</v>
+        <v>1325</v>
       </c>
       <c r="M406" t="s">
-        <v>1142</v>
-[...32 lines deleted...]
-    <row r="407" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1326</v>
+      </c>
+      <c r="N406" t="s">
+        <v>23</v>
+      </c>
+      <c r="O406" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P406" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="407" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A407">
-        <v>778</v>
+        <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>1143</v>
+        <v>1327</v>
       </c>
       <c r="C407" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D407" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E407" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F407">
         <v>211045</v>
       </c>
       <c r="G407" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H407">
         <v>367775</v>
       </c>
       <c r="J407">
         <v>99999</v>
       </c>
       <c r="K407">
         <v>33</v>
       </c>
       <c r="L407" t="s">
-        <v>1144</v>
+        <v>1328</v>
       </c>
       <c r="M407" t="s">
-        <v>1145</v>
-[...32 lines deleted...]
-    <row r="408" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1329</v>
+      </c>
+      <c r="N407" t="s">
+        <v>23</v>
+      </c>
+      <c r="O407" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P407" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="408" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A408">
-        <v>779</v>
+        <v>407</v>
       </c>
       <c r="B408" t="s">
-        <v>1146</v>
+        <v>1330</v>
       </c>
       <c r="C408" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D408" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E408" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F408">
         <v>211045</v>
       </c>
       <c r="G408" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H408">
         <v>367775</v>
       </c>
       <c r="J408">
         <v>99999</v>
       </c>
       <c r="K408">
         <v>34</v>
       </c>
       <c r="L408" t="s">
-        <v>1147</v>
+        <v>1331</v>
       </c>
       <c r="M408" t="s">
-        <v>676</v>
-[...32 lines deleted...]
-    <row r="409" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1016</v>
+      </c>
+      <c r="N408" t="s">
+        <v>23</v>
+      </c>
+      <c r="O408" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P408" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="409" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A409">
-        <v>780</v>
+        <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>1148</v>
+        <v>1332</v>
       </c>
       <c r="C409" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D409" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E409" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F409">
         <v>211045</v>
       </c>
       <c r="G409" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H409">
         <v>367775</v>
       </c>
       <c r="J409">
         <v>99999</v>
       </c>
       <c r="K409">
         <v>35</v>
       </c>
       <c r="L409" t="s">
-        <v>1149</v>
+        <v>1333</v>
       </c>
       <c r="M409" t="s">
-        <v>1150</v>
-[...32 lines deleted...]
-    <row r="410" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1334</v>
+      </c>
+      <c r="N409" t="s">
+        <v>23</v>
+      </c>
+      <c r="O409" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P409" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="410" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A410">
-        <v>545</v>
+        <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>294</v>
+        <v>1335</v>
       </c>
       <c r="C410" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D410" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E410" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F410">
         <v>211045</v>
       </c>
       <c r="G410" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H410">
         <v>367775</v>
       </c>
       <c r="J410">
         <v>99999</v>
       </c>
       <c r="K410">
         <v>36</v>
       </c>
       <c r="L410" t="s">
-        <v>295</v>
+        <v>1336</v>
       </c>
       <c r="M410" t="s">
-        <v>296</v>
-[...32 lines deleted...]
-    <row r="411" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1337</v>
+      </c>
+      <c r="N410" t="s">
+        <v>23</v>
+      </c>
+      <c r="O410" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P410" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="411" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A411">
-        <v>465</v>
+        <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>800</v>
+        <v>1338</v>
       </c>
       <c r="C411" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D411" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E411" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F411">
         <v>211045</v>
       </c>
       <c r="G411" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H411">
         <v>367775</v>
       </c>
       <c r="J411">
         <v>99999</v>
       </c>
       <c r="K411">
         <v>37</v>
       </c>
       <c r="L411" t="s">
-        <v>801</v>
+        <v>1339</v>
       </c>
       <c r="M411" t="s">
-        <v>802</v>
-[...32 lines deleted...]
-    <row r="412" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1340</v>
+      </c>
+      <c r="N411" t="s">
+        <v>23</v>
+      </c>
+      <c r="O411" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P411" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="412" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A412">
-        <v>629</v>
+        <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>407</v>
+        <v>1341</v>
       </c>
       <c r="C412" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D412" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E412" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F412">
         <v>211045</v>
       </c>
       <c r="G412" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H412">
         <v>367775</v>
       </c>
       <c r="J412">
         <v>99999</v>
       </c>
       <c r="K412">
         <v>38</v>
       </c>
       <c r="L412" t="s">
-        <v>408</v>
+        <v>1342</v>
       </c>
       <c r="M412" t="s">
-        <v>409</v>
-[...32 lines deleted...]
-    <row r="413" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1343</v>
+      </c>
+      <c r="N412" t="s">
+        <v>23</v>
+      </c>
+      <c r="O412" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P412" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="413" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A413">
-        <v>464</v>
+        <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>797</v>
+        <v>1344</v>
       </c>
       <c r="C413" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D413" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E413" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F413">
         <v>211045</v>
       </c>
       <c r="G413" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H413">
         <v>367775</v>
       </c>
       <c r="J413">
         <v>99999</v>
       </c>
       <c r="K413">
         <v>39</v>
       </c>
       <c r="L413" t="s">
-        <v>798</v>
+        <v>1345</v>
       </c>
       <c r="M413" t="s">
-        <v>799</v>
-[...32 lines deleted...]
-    <row r="414" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1346</v>
+      </c>
+      <c r="N413" t="s">
+        <v>23</v>
+      </c>
+      <c r="O413" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P413" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="414" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A414">
-        <v>462</v>
+        <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>791</v>
+        <v>1347</v>
       </c>
       <c r="C414" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D414" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E414" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F414">
         <v>211045</v>
       </c>
       <c r="G414" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H414">
         <v>367775</v>
       </c>
       <c r="J414">
         <v>99999</v>
       </c>
       <c r="K414">
         <v>40</v>
       </c>
       <c r="L414" t="s">
-        <v>792</v>
+        <v>1348</v>
       </c>
       <c r="M414" t="s">
-        <v>793</v>
-[...32 lines deleted...]
-    <row r="415" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1349</v>
+      </c>
+      <c r="N414" t="s">
+        <v>23</v>
+      </c>
+      <c r="O414" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P414" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="415" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A415">
-        <v>874</v>
+        <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>1398</v>
+        <v>1350</v>
       </c>
       <c r="C415" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D415" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E415" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F415">
         <v>211045</v>
       </c>
       <c r="G415" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H415">
         <v>367775</v>
       </c>
       <c r="J415">
         <v>99999</v>
       </c>
       <c r="K415">
         <v>41</v>
       </c>
       <c r="L415" t="s">
-        <v>1399</v>
+        <v>1351</v>
       </c>
       <c r="M415" t="s">
-        <v>1400</v>
-[...32 lines deleted...]
-    <row r="416" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1352</v>
+      </c>
+      <c r="N415" t="s">
+        <v>23</v>
+      </c>
+      <c r="O415" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P415" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="416" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A416">
-        <v>875</v>
+        <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>1401</v>
+        <v>1353</v>
       </c>
       <c r="C416" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D416" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E416" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F416">
         <v>211045</v>
       </c>
       <c r="G416" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H416">
         <v>367775</v>
       </c>
       <c r="J416">
         <v>99999</v>
       </c>
       <c r="K416">
         <v>42</v>
       </c>
       <c r="L416" t="s">
-        <v>1402</v>
+        <v>1354</v>
       </c>
       <c r="M416" t="s">
-        <v>1403</v>
-[...32 lines deleted...]
-    <row r="417" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1355</v>
+      </c>
+      <c r="N416" t="s">
+        <v>23</v>
+      </c>
+      <c r="O416" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P416" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="417" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A417">
-        <v>867</v>
+        <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>1377</v>
+        <v>1356</v>
       </c>
       <c r="C417" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D417" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E417" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F417">
         <v>211045</v>
       </c>
       <c r="G417" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H417">
         <v>367775</v>
       </c>
       <c r="J417">
         <v>99999</v>
       </c>
       <c r="K417">
         <v>43</v>
       </c>
       <c r="L417" t="s">
-        <v>1378</v>
+        <v>1357</v>
       </c>
       <c r="M417" t="s">
-        <v>1379</v>
-[...32 lines deleted...]
-    <row r="418" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1358</v>
+      </c>
+      <c r="N417" t="s">
+        <v>23</v>
+      </c>
+      <c r="O417" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P417" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="418" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A418">
-        <v>876</v>
+        <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>1404</v>
+        <v>1359</v>
       </c>
       <c r="C418" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D418" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E418" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F418">
         <v>211045</v>
       </c>
       <c r="G418" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H418">
         <v>367775</v>
       </c>
       <c r="J418">
         <v>99999</v>
       </c>
       <c r="K418">
         <v>44</v>
       </c>
       <c r="L418" t="s">
-        <v>1405</v>
+        <v>1360</v>
       </c>
       <c r="M418" t="s">
-        <v>1406</v>
-[...32 lines deleted...]
-    <row r="419" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1361</v>
+      </c>
+      <c r="N418" t="s">
+        <v>23</v>
+      </c>
+      <c r="O418" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P418" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="419" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A419">
-        <v>461</v>
+        <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>788</v>
+        <v>1362</v>
       </c>
       <c r="C419" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D419" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E419" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F419">
         <v>211045</v>
       </c>
       <c r="G419" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H419">
         <v>367775</v>
       </c>
       <c r="J419">
         <v>99999</v>
       </c>
       <c r="K419">
         <v>45</v>
       </c>
       <c r="L419" t="s">
-        <v>789</v>
+        <v>1363</v>
       </c>
       <c r="M419" t="s">
-        <v>790</v>
-[...32 lines deleted...]
-    <row r="420" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1364</v>
+      </c>
+      <c r="N419" t="s">
+        <v>23</v>
+      </c>
+      <c r="O419" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P419" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="420" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A420">
-        <v>460</v>
+        <v>419</v>
       </c>
       <c r="B420" t="s">
-        <v>785</v>
+        <v>1365</v>
       </c>
       <c r="C420" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D420" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E420" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F420">
         <v>211045</v>
       </c>
       <c r="G420" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H420">
         <v>367775</v>
       </c>
       <c r="J420">
         <v>99999</v>
       </c>
       <c r="K420">
         <v>46</v>
       </c>
       <c r="L420" t="s">
-        <v>786</v>
+        <v>1366</v>
       </c>
       <c r="M420" t="s">
-        <v>787</v>
-[...32 lines deleted...]
-    <row r="421" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1367</v>
+      </c>
+      <c r="N420" t="s">
+        <v>23</v>
+      </c>
+      <c r="O420" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P420" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="421" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A421">
-        <v>586</v>
+        <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>369</v>
+        <v>1368</v>
       </c>
       <c r="C421" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D421" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E421" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F421">
         <v>211045</v>
       </c>
       <c r="G421" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H421">
         <v>367775</v>
       </c>
       <c r="J421">
         <v>99999</v>
       </c>
       <c r="K421">
         <v>47</v>
       </c>
       <c r="L421" t="s">
-        <v>370</v>
+        <v>1369</v>
       </c>
       <c r="M421" t="s">
-        <v>371</v>
-[...32 lines deleted...]
-    <row r="422" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1370</v>
+      </c>
+      <c r="N421" t="s">
+        <v>23</v>
+      </c>
+      <c r="O421" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P421" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="422" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A422">
-        <v>511</v>
+        <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>889</v>
+        <v>1371</v>
       </c>
       <c r="C422" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D422" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E422" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F422">
         <v>211045</v>
       </c>
       <c r="G422" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H422">
         <v>367775</v>
       </c>
       <c r="J422">
         <v>99999</v>
       </c>
       <c r="K422">
         <v>48</v>
       </c>
       <c r="L422" t="s">
-        <v>890</v>
+        <v>1372</v>
       </c>
       <c r="M422" t="s">
-        <v>891</v>
-[...32 lines deleted...]
-    <row r="423" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1373</v>
+      </c>
+      <c r="N422" t="s">
+        <v>23</v>
+      </c>
+      <c r="O422" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P422" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="423" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A423">
-        <v>459</v>
+        <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>782</v>
+        <v>1374</v>
       </c>
       <c r="C423" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D423" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E423" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F423">
         <v>211045</v>
       </c>
       <c r="G423" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H423">
         <v>367775</v>
       </c>
       <c r="J423">
         <v>99999</v>
       </c>
       <c r="K423">
         <v>49</v>
       </c>
       <c r="L423" t="s">
-        <v>783</v>
+        <v>1257</v>
       </c>
       <c r="M423" t="s">
-        <v>784</v>
-[...32 lines deleted...]
-    <row r="424" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1375</v>
+      </c>
+      <c r="N423" t="s">
+        <v>23</v>
+      </c>
+      <c r="O423" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P423" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A424">
-        <v>578</v>
+        <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>923</v>
+        <v>1376</v>
       </c>
       <c r="C424" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D424" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E424" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F424">
         <v>211045</v>
       </c>
       <c r="G424" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H424">
         <v>367775</v>
       </c>
       <c r="J424">
         <v>99999</v>
       </c>
       <c r="K424">
         <v>50</v>
       </c>
       <c r="L424" t="s">
-        <v>924</v>
+        <v>1377</v>
       </c>
       <c r="M424" t="s">
-        <v>925</v>
-[...32 lines deleted...]
-    <row r="425" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1378</v>
+      </c>
+      <c r="N424" t="s">
+        <v>23</v>
+      </c>
+      <c r="O424" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P424" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="425" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A425">
-        <v>457</v>
+        <v>424</v>
       </c>
       <c r="B425" t="s">
-        <v>203</v>
+        <v>1379</v>
       </c>
       <c r="C425" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D425" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E425" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F425">
         <v>211045</v>
       </c>
       <c r="G425" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H425">
         <v>367775</v>
       </c>
       <c r="J425">
         <v>99999</v>
       </c>
       <c r="K425">
         <v>51</v>
       </c>
       <c r="L425" t="s">
-        <v>204</v>
+        <v>1380</v>
       </c>
       <c r="M425" t="s">
-        <v>205</v>
-[...32 lines deleted...]
-    <row r="426" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1381</v>
+      </c>
+      <c r="N425" t="s">
+        <v>23</v>
+      </c>
+      <c r="O425" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P425" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="426" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A426">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>200</v>
+        <v>1382</v>
       </c>
       <c r="C426" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D426" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E426" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F426">
         <v>211045</v>
       </c>
       <c r="G426" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H426">
         <v>367775</v>
       </c>
       <c r="J426">
         <v>99999</v>
       </c>
       <c r="K426">
         <v>52</v>
       </c>
       <c r="L426" t="s">
-        <v>201</v>
+        <v>1383</v>
       </c>
       <c r="M426" t="s">
-        <v>202</v>
-[...32 lines deleted...]
-    <row r="427" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1384</v>
+      </c>
+      <c r="N426" t="s">
+        <v>23</v>
+      </c>
+      <c r="O426" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P426" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="427" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A427">
-        <v>587</v>
+        <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>372</v>
+        <v>1385</v>
       </c>
       <c r="C427" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D427" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E427" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F427">
         <v>211045</v>
       </c>
       <c r="G427" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H427">
         <v>367775</v>
       </c>
       <c r="J427">
         <v>99999</v>
       </c>
       <c r="K427">
         <v>53</v>
       </c>
       <c r="L427" t="s">
-        <v>373</v>
+        <v>1386</v>
       </c>
       <c r="M427" t="s">
-        <v>374</v>
-[...32 lines deleted...]
-    <row r="428" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1387</v>
+      </c>
+      <c r="N427" t="s">
+        <v>23</v>
+      </c>
+      <c r="O427" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P427" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="428" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A428">
-        <v>588</v>
+        <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>375</v>
+        <v>1388</v>
       </c>
       <c r="C428" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D428" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E428" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F428">
         <v>211045</v>
       </c>
       <c r="G428" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H428">
         <v>367775</v>
       </c>
       <c r="J428">
         <v>99999</v>
       </c>
       <c r="K428">
         <v>54</v>
       </c>
       <c r="L428" t="s">
-        <v>376</v>
+        <v>1389</v>
       </c>
       <c r="M428" t="s">
-        <v>377</v>
-[...32 lines deleted...]
-    <row r="429" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1390</v>
+      </c>
+      <c r="N428" t="s">
+        <v>23</v>
+      </c>
+      <c r="O428" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P428" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="429" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A429">
-        <v>455</v>
+        <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>197</v>
+        <v>1391</v>
       </c>
       <c r="C429" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D429" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E429" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F429">
         <v>211045</v>
       </c>
       <c r="G429" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H429">
         <v>367775</v>
       </c>
       <c r="J429">
         <v>99999</v>
       </c>
       <c r="K429">
         <v>56</v>
       </c>
       <c r="L429" t="s">
-        <v>198</v>
+        <v>1392</v>
       </c>
       <c r="M429" t="s">
-        <v>199</v>
-[...32 lines deleted...]
-    <row r="430" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1393</v>
+      </c>
+      <c r="N429" t="s">
+        <v>23</v>
+      </c>
+      <c r="O429" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P429" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="430" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A430">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>194</v>
+        <v>1394</v>
       </c>
       <c r="C430" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D430" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E430" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F430">
         <v>211045</v>
       </c>
       <c r="G430" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H430">
         <v>367775</v>
       </c>
       <c r="J430">
         <v>99999</v>
       </c>
       <c r="K430">
         <v>57</v>
       </c>
       <c r="L430" t="s">
-        <v>195</v>
+        <v>1395</v>
       </c>
       <c r="M430" t="s">
-        <v>196</v>
-[...32 lines deleted...]
-    <row r="431" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1396</v>
+      </c>
+      <c r="N430" t="s">
+        <v>23</v>
+      </c>
+      <c r="O430" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P430" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="431" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A431">
-        <v>453</v>
+        <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>189</v>
+        <v>1397</v>
       </c>
       <c r="C431" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D431" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E431" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F431">
         <v>211045</v>
       </c>
       <c r="G431" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H431">
         <v>367775</v>
       </c>
       <c r="J431">
         <v>99999</v>
       </c>
       <c r="K431">
         <v>58</v>
       </c>
       <c r="L431" t="s">
-        <v>191</v>
+        <v>1398</v>
       </c>
       <c r="M431" t="s">
-        <v>192</v>
-[...32 lines deleted...]
-    <row r="432" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1399</v>
+      </c>
+      <c r="N431" t="s">
+        <v>23</v>
+      </c>
+      <c r="O431" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P431" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="432" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A432">
-        <v>877</v>
+        <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="C432" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D432" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E432" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F432">
         <v>211045</v>
       </c>
       <c r="G432" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H432">
         <v>367775</v>
       </c>
       <c r="J432">
         <v>99999</v>
       </c>
       <c r="K432">
         <v>59</v>
       </c>
       <c r="L432" t="s">
-        <v>1408</v>
+        <v>1401</v>
       </c>
       <c r="M432" t="s">
-        <v>1409</v>
-[...32 lines deleted...]
-    <row r="433" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1402</v>
+      </c>
+      <c r="N432" t="s">
+        <v>23</v>
+      </c>
+      <c r="O432" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P432" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="433" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A433">
-        <v>879</v>
+        <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>1413</v>
+        <v>1403</v>
       </c>
       <c r="C433" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D433" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E433" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F433">
         <v>211045</v>
       </c>
       <c r="G433" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H433">
         <v>367775</v>
       </c>
       <c r="J433">
         <v>99999</v>
       </c>
       <c r="K433">
         <v>60</v>
       </c>
       <c r="L433" t="s">
-        <v>1414</v>
+        <v>1404</v>
       </c>
       <c r="M433" t="s">
-        <v>1415</v>
-[...32 lines deleted...]
-    <row r="434" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1405</v>
+      </c>
+      <c r="N433" t="s">
+        <v>23</v>
+      </c>
+      <c r="O433" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P433" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="434" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A434">
-        <v>880</v>
+        <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>1416</v>
+        <v>1406</v>
       </c>
       <c r="C434" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D434" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E434" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F434">
         <v>211045</v>
       </c>
       <c r="G434" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H434">
         <v>367775</v>
       </c>
       <c r="J434">
         <v>99999</v>
       </c>
       <c r="K434">
         <v>61</v>
       </c>
       <c r="L434" t="s">
-        <v>1417</v>
+        <v>1407</v>
       </c>
       <c r="M434" t="s">
-        <v>1418</v>
-[...32 lines deleted...]
-    <row r="435" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1408</v>
+      </c>
+      <c r="N434" t="s">
+        <v>23</v>
+      </c>
+      <c r="O434" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P434" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="435" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A435">
-        <v>881</v>
+        <v>434</v>
       </c>
       <c r="B435" t="s">
-        <v>1419</v>
+        <v>1409</v>
       </c>
       <c r="C435" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D435" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E435" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F435">
         <v>211045</v>
       </c>
       <c r="G435" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H435">
         <v>367775</v>
       </c>
       <c r="J435">
         <v>99999</v>
       </c>
       <c r="K435">
         <v>62</v>
       </c>
       <c r="L435" t="s">
-        <v>1420</v>
+        <v>1410</v>
       </c>
       <c r="M435" t="s">
-        <v>1421</v>
-[...32 lines deleted...]
-    <row r="436" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1411</v>
+      </c>
+      <c r="N435" t="s">
+        <v>23</v>
+      </c>
+      <c r="O435" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P435" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="436" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A436">
-        <v>882</v>
+        <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>1422</v>
+        <v>1412</v>
       </c>
       <c r="C436" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D436" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E436" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F436">
         <v>211045</v>
       </c>
       <c r="G436" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H436">
         <v>367775</v>
       </c>
       <c r="J436">
         <v>99999</v>
       </c>
       <c r="K436">
         <v>63</v>
       </c>
       <c r="L436" t="s">
-        <v>1423</v>
+        <v>1413</v>
       </c>
       <c r="M436" t="s">
-        <v>1424</v>
-[...32 lines deleted...]
-    <row r="437" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1414</v>
+      </c>
+      <c r="N436" t="s">
+        <v>23</v>
+      </c>
+      <c r="O436" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P436" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="437" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A437">
-        <v>883</v>
+        <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>1425</v>
+        <v>1415</v>
       </c>
       <c r="C437" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D437" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E437" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F437">
         <v>211045</v>
       </c>
       <c r="G437" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H437">
         <v>367775</v>
       </c>
       <c r="J437">
         <v>99999</v>
       </c>
       <c r="K437">
         <v>64</v>
       </c>
       <c r="L437" t="s">
-        <v>1426</v>
+        <v>1416</v>
       </c>
       <c r="M437" t="s">
-        <v>1427</v>
-[...32 lines deleted...]
-    <row r="438" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1417</v>
+      </c>
+      <c r="N437" t="s">
+        <v>23</v>
+      </c>
+      <c r="O437" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P437" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="438" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A438">
-        <v>884</v>
+        <v>437</v>
       </c>
       <c r="B438" t="s">
-        <v>1428</v>
+        <v>1418</v>
       </c>
       <c r="C438" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D438" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E438" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F438">
         <v>211045</v>
       </c>
       <c r="G438" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H438">
         <v>367775</v>
       </c>
       <c r="J438">
         <v>99999</v>
       </c>
       <c r="K438">
         <v>65</v>
       </c>
       <c r="L438" t="s">
-        <v>1429</v>
+        <v>1419</v>
       </c>
       <c r="M438" t="s">
-        <v>1430</v>
-[...32 lines deleted...]
-    <row r="439" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1420</v>
+      </c>
+      <c r="N438" t="s">
+        <v>23</v>
+      </c>
+      <c r="O438" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P438" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="439" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A439">
-        <v>781</v>
+        <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>1151</v>
+        <v>1421</v>
       </c>
       <c r="C439" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D439" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E439" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F439">
         <v>211045</v>
       </c>
       <c r="G439" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H439">
         <v>367775</v>
       </c>
       <c r="J439">
         <v>99999</v>
       </c>
       <c r="K439">
         <v>66</v>
       </c>
       <c r="L439" t="s">
-        <v>1152</v>
+        <v>1422</v>
       </c>
       <c r="M439" t="s">
-        <v>1153</v>
-[...32 lines deleted...]
-    <row r="440" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1423</v>
+      </c>
+      <c r="N439" t="s">
+        <v>23</v>
+      </c>
+      <c r="O439" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P439" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="440" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A440">
-        <v>782</v>
+        <v>439</v>
       </c>
       <c r="B440" t="s">
-        <v>1154</v>
+        <v>1424</v>
       </c>
       <c r="C440" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D440" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E440" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F440">
         <v>211045</v>
       </c>
       <c r="G440" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H440">
         <v>367775</v>
       </c>
       <c r="J440">
         <v>99999</v>
       </c>
       <c r="K440">
         <v>67</v>
       </c>
       <c r="L440" t="s">
-        <v>1155</v>
+        <v>1425</v>
       </c>
       <c r="M440" t="s">
-        <v>1156</v>
-[...32 lines deleted...]
-    <row r="441" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1426</v>
+      </c>
+      <c r="N440" t="s">
+        <v>23</v>
+      </c>
+      <c r="O440" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P440" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="441" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A441">
-        <v>783</v>
+        <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>1157</v>
+        <v>1427</v>
       </c>
       <c r="C441" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D441" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E441" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F441">
         <v>211045</v>
       </c>
       <c r="G441" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H441">
         <v>367775</v>
       </c>
       <c r="J441">
         <v>99999</v>
       </c>
       <c r="K441">
         <v>68</v>
       </c>
       <c r="L441" t="s">
-        <v>1158</v>
+        <v>1428</v>
       </c>
       <c r="M441" t="s">
-        <v>1159</v>
-[...32 lines deleted...]
-    <row r="442" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1429</v>
+      </c>
+      <c r="N441" t="s">
+        <v>23</v>
+      </c>
+      <c r="O441" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P441" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="442" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A442">
-        <v>784</v>
+        <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>1160</v>
+        <v>1430</v>
       </c>
       <c r="C442" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D442" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E442" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F442">
         <v>211045</v>
       </c>
       <c r="G442" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H442">
         <v>367775</v>
       </c>
       <c r="J442">
         <v>99999</v>
       </c>
       <c r="K442">
         <v>69</v>
       </c>
       <c r="L442" t="s">
-        <v>1161</v>
+        <v>1431</v>
       </c>
       <c r="M442" t="s">
-        <v>1162</v>
-[...32 lines deleted...]
-    <row r="443" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1432</v>
+      </c>
+      <c r="N442" t="s">
+        <v>23</v>
+      </c>
+      <c r="O442" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P442" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="443" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A443">
-        <v>785</v>
+        <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>1163</v>
+        <v>1433</v>
       </c>
       <c r="C443" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D443" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E443" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F443">
         <v>211045</v>
       </c>
       <c r="G443" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H443">
         <v>367775</v>
       </c>
       <c r="J443">
         <v>99999</v>
       </c>
       <c r="K443">
         <v>70</v>
       </c>
       <c r="L443" t="s">
-        <v>1164</v>
+        <v>1434</v>
       </c>
       <c r="M443" t="s">
-        <v>1165</v>
-[...32 lines deleted...]
-    <row r="444" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1435</v>
+      </c>
+      <c r="N443" t="s">
+        <v>23</v>
+      </c>
+      <c r="O443" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P443" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="444" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A444">
-        <v>786</v>
+        <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>1166</v>
+        <v>1436</v>
       </c>
       <c r="C444" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D444" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E444" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F444">
         <v>211045</v>
       </c>
       <c r="G444" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H444">
         <v>367775</v>
       </c>
       <c r="J444">
         <v>99999</v>
       </c>
       <c r="K444">
         <v>71</v>
       </c>
       <c r="L444" t="s">
-        <v>1167</v>
+        <v>1437</v>
       </c>
       <c r="M444" t="s">
-        <v>1168</v>
-[...32 lines deleted...]
-    <row r="445" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1438</v>
+      </c>
+      <c r="N444" t="s">
+        <v>23</v>
+      </c>
+      <c r="O444" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P444" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="445" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A445">
-        <v>787</v>
+        <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>1169</v>
+        <v>1439</v>
       </c>
       <c r="C445" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D445" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E445" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F445">
         <v>211045</v>
       </c>
       <c r="G445" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H445">
         <v>367775</v>
       </c>
       <c r="J445">
         <v>99999</v>
       </c>
       <c r="K445">
         <v>72</v>
       </c>
       <c r="L445" t="s">
-        <v>1170</v>
+        <v>1440</v>
       </c>
       <c r="M445" t="s">
-        <v>1171</v>
-[...32 lines deleted...]
-    <row r="446" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1441</v>
+      </c>
+      <c r="N445" t="s">
+        <v>23</v>
+      </c>
+      <c r="O445" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P445" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="446" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A446">
-        <v>788</v>
+        <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>1172</v>
+        <v>1442</v>
       </c>
       <c r="C446" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D446" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E446" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F446">
         <v>211045</v>
       </c>
       <c r="G446" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H446">
         <v>367775</v>
       </c>
       <c r="J446">
         <v>99999</v>
       </c>
       <c r="K446">
         <v>73</v>
       </c>
       <c r="L446" t="s">
-        <v>1173</v>
+        <v>1443</v>
       </c>
       <c r="M446" t="s">
-        <v>1174</v>
-[...32 lines deleted...]
-    <row r="447" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1444</v>
+      </c>
+      <c r="N446" t="s">
+        <v>23</v>
+      </c>
+      <c r="O446" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P446" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="447" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A447">
-        <v>789</v>
+        <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>1175</v>
+        <v>1445</v>
       </c>
       <c r="C447" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D447" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E447" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F447">
         <v>211045</v>
       </c>
       <c r="G447" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H447">
         <v>367775</v>
       </c>
       <c r="J447">
         <v>99999</v>
       </c>
       <c r="K447">
         <v>74</v>
       </c>
       <c r="L447" t="s">
-        <v>1176</v>
+        <v>1446</v>
       </c>
       <c r="M447" t="s">
-        <v>1177</v>
-[...32 lines deleted...]
-    <row r="448" spans="1:23" x14ac:dyDescent="0.3">
+        <v>1447</v>
+      </c>
+      <c r="N447" t="s">
+        <v>23</v>
+      </c>
+      <c r="O447" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P447" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="448" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A448">
-        <v>790</v>
+        <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>1178</v>
+        <v>1448</v>
       </c>
       <c r="C448" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D448" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E448" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F448">
         <v>211045</v>
       </c>
       <c r="G448" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H448">
         <v>367775</v>
       </c>
       <c r="J448">
         <v>99999</v>
       </c>
       <c r="K448">
         <v>75</v>
       </c>
       <c r="L448" t="s">
-        <v>1179</v>
+        <v>1449</v>
       </c>
       <c r="M448" t="s">
-        <v>1180</v>
-[...32 lines deleted...]
-    <row r="449" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1450</v>
+      </c>
+      <c r="N448" t="s">
+        <v>23</v>
+      </c>
+      <c r="O448" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P448" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="449" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A449">
-        <v>791</v>
+        <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>1181</v>
+        <v>1451</v>
       </c>
       <c r="C449" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D449" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E449" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F449">
         <v>211045</v>
       </c>
       <c r="G449" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H449">
         <v>367775</v>
       </c>
       <c r="J449">
         <v>99999</v>
       </c>
       <c r="K449">
         <v>76</v>
       </c>
       <c r="L449" t="s">
-        <v>1182</v>
+        <v>1452</v>
       </c>
       <c r="M449" t="s">
-        <v>1183</v>
-[...32 lines deleted...]
-    <row r="450" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1453</v>
+      </c>
+      <c r="N449" t="s">
+        <v>23</v>
+      </c>
+      <c r="O449" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P449" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="450" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A450">
-        <v>792</v>
+        <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>1184</v>
+        <v>1454</v>
       </c>
       <c r="C450" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D450" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E450" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F450">
         <v>211045</v>
       </c>
       <c r="G450" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H450">
         <v>367775</v>
       </c>
       <c r="J450">
         <v>99999</v>
       </c>
       <c r="K450">
         <v>77</v>
       </c>
       <c r="L450" t="s">
-        <v>1185</v>
+        <v>1455</v>
       </c>
       <c r="M450" t="s">
-        <v>1186</v>
-[...32 lines deleted...]
-    <row r="451" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1456</v>
+      </c>
+      <c r="N450" t="s">
+        <v>23</v>
+      </c>
+      <c r="O450" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P450" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="451" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A451">
-        <v>793</v>
+        <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>1187</v>
+        <v>1457</v>
       </c>
       <c r="C451" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D451" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E451" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F451">
         <v>211045</v>
       </c>
       <c r="G451" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H451">
         <v>367775</v>
       </c>
       <c r="J451">
         <v>99999</v>
       </c>
       <c r="K451">
         <v>78</v>
       </c>
       <c r="L451" t="s">
-        <v>1188</v>
+        <v>1458</v>
       </c>
       <c r="M451" t="s">
-        <v>1189</v>
-[...32 lines deleted...]
-    <row r="452" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1459</v>
+      </c>
+      <c r="N451" t="s">
+        <v>23</v>
+      </c>
+      <c r="O451" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P451" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="452" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A452">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>1501</v>
+        <v>1460</v>
       </c>
       <c r="C452" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D452" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E452" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F452">
         <v>211045</v>
       </c>
       <c r="G452" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H452">
         <v>367775</v>
       </c>
       <c r="J452">
         <v>99999</v>
       </c>
       <c r="K452">
         <v>79</v>
       </c>
       <c r="L452" t="s">
-        <v>1502</v>
+        <v>1461</v>
       </c>
       <c r="M452" t="s">
-        <v>1503</v>
-[...35 lines deleted...]
-    <row r="453" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1462</v>
+      </c>
+      <c r="N452" t="s">
+        <v>23</v>
+      </c>
+      <c r="O452" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P452" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="453" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A453">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>555</v>
+        <v>1463</v>
       </c>
       <c r="C453" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D453" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E453" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F453">
         <v>211045</v>
       </c>
       <c r="G453" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H453">
         <v>367775</v>
       </c>
       <c r="J453">
         <v>99999</v>
       </c>
       <c r="K453">
         <v>80</v>
       </c>
       <c r="L453" t="s">
-        <v>556</v>
+        <v>1464</v>
       </c>
       <c r="M453" t="s">
-        <v>557</v>
-[...35 lines deleted...]
-    <row r="454" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1465</v>
+      </c>
+      <c r="N453" t="s">
+        <v>23</v>
+      </c>
+      <c r="O453" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P453" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="454" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A454">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B454" t="s">
-        <v>551</v>
+        <v>1466</v>
       </c>
       <c r="C454" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D454" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E454" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F454">
         <v>211045</v>
       </c>
       <c r="G454" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H454">
         <v>367775</v>
       </c>
       <c r="J454">
         <v>99999</v>
       </c>
       <c r="K454">
         <v>81</v>
       </c>
       <c r="L454" t="s">
-        <v>552</v>
+        <v>1467</v>
       </c>
       <c r="M454" t="s">
-        <v>553</v>
-[...35 lines deleted...]
-    <row r="455" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1468</v>
+      </c>
+      <c r="N454" t="s">
+        <v>23</v>
+      </c>
+      <c r="O454" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P454" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="455" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A455">
-        <v>716</v>
+        <v>454</v>
       </c>
       <c r="B455" t="s">
-        <v>558</v>
+        <v>1469</v>
       </c>
       <c r="C455" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D455" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E455" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F455">
         <v>211045</v>
       </c>
       <c r="G455" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H455">
         <v>367775</v>
       </c>
       <c r="J455">
         <v>99999</v>
       </c>
       <c r="K455">
         <v>82</v>
       </c>
       <c r="L455" t="s">
-        <v>559</v>
+        <v>1470</v>
       </c>
       <c r="M455" t="s">
-        <v>560</v>
-[...35 lines deleted...]
-    <row r="456" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1471</v>
+      </c>
+      <c r="N455" t="s">
+        <v>23</v>
+      </c>
+      <c r="O455" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P455" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="456" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A456">
-        <v>769</v>
+        <v>455</v>
       </c>
       <c r="B456" t="s">
-        <v>1116</v>
+        <v>1472</v>
       </c>
       <c r="C456" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D456" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E456" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F456">
         <v>211045</v>
       </c>
       <c r="G456" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H456">
         <v>367775</v>
       </c>
       <c r="J456">
         <v>99999</v>
       </c>
       <c r="K456" t="s">
-        <v>85</v>
+        <v>1473</v>
       </c>
       <c r="L456" t="s">
-        <v>1117</v>
+        <v>1474</v>
       </c>
       <c r="M456" t="s">
-        <v>1118</v>
-[...32 lines deleted...]
-    <row r="457" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1475</v>
+      </c>
+      <c r="N456" t="s">
+        <v>23</v>
+      </c>
+      <c r="O456" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P456" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="457" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A457">
-        <v>610</v>
+        <v>456</v>
       </c>
       <c r="B457" t="s">
-        <v>956</v>
+        <v>1476</v>
       </c>
       <c r="C457" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D457" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E457" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F457">
         <v>211045</v>
       </c>
       <c r="G457" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H457">
         <v>367775</v>
       </c>
       <c r="J457">
         <v>99999</v>
       </c>
       <c r="K457" t="s">
-        <v>98</v>
+        <v>682</v>
       </c>
       <c r="L457" t="s">
-        <v>957</v>
+        <v>1477</v>
       </c>
       <c r="M457" t="s">
-        <v>958</v>
-[...32 lines deleted...]
-    <row r="458" spans="1:30" x14ac:dyDescent="0.3">
+        <v>1478</v>
+      </c>
+      <c r="N457" t="s">
+        <v>23</v>
+      </c>
+      <c r="O457" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P457" s="3">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="458" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A458">
-        <v>887</v>
+        <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>1436</v>
+        <v>1479</v>
       </c>
       <c r="C458" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D458" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E458" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F458">
         <v>211045</v>
       </c>
       <c r="G458" t="s">
-        <v>190</v>
+        <v>1235</v>
       </c>
       <c r="H458">
         <v>367775</v>
       </c>
       <c r="J458">
         <v>99999</v>
       </c>
       <c r="K458" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="L458" t="s">
-        <v>1437</v>
+        <v>1480</v>
       </c>
       <c r="M458" t="s">
-        <v>1438</v>
-[...315 lines deleted...]
-      <c r="Y4945" s="2"/>
+        <v>1481</v>
+      </c>
+      <c r="N458" t="s">
+        <v>23</v>
+      </c>
+      <c r="O458" s="3">
+        <v>46188</v>
+      </c>
+      <c r="P458" s="3">
+        <v>46265</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AD1" xr:uid="{F7F78B07-D686-47DE-81C0-A881B4546231}"/>
-[...4 lines deleted...]
-  </sortState>
+  <autoFilter ref="A1:P1" xr:uid="{1AE7977E-CF58-402D-8BA5-B4CA959C2D0D}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Arkusz1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>